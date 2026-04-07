--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -886,295 +886,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Step Sintering Process on Sol-gel Synthetized Lead-free BNT for Enhanced Temperature Stability of Relaxor Ferroelectric State and Energy Storage Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring noncollinear magnetism and 3 d − 4 f exchange interactions in R VO 3 epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Thepin</w:t>
+                <w:t xml:space="preserve">Olivier Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Roger</w:t>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Ibder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
+                <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Martirosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.184570⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.064409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/blnj-pfm4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330436v1</w:t>
+                <w:t xml:space="preserve">hal-05166628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring noncollinear magnetism and 3 d − 4 f exchange interactions in R VO 3 epitaxial thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Varignon</w:t>
+                <w:t xml:space="preserve">Multi-Step Sintering Process on Sol-gel Synthetized Lead-free BNT for Enhanced Temperature Stability of Relaxor Ferroelectric State and Energy Storage Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fourgassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
+                <w:t xml:space="preserve">Antoine Thepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Martirosyan</w:t>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+                <w:t xml:space="preserve">Omar Ibder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (6), pp.064409. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1044, pp.184570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/blnj-pfm4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.184570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166628v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Electrostriction Enhanced by Substitutions in La 2 Mo 2 O 9 Anionic Conductors</w:t>
               </w:r>
@@ -1212,51 +1212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Mache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ibder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (29), pp.2500821. </w:t>
@@ -1467,51 +1467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Mache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ibder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4462,291 +4462,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-deposition control of ferroelestic stripe domains and internal electric field by thermal treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Original Reaction Sequence of Pb(Yb1/2Nb1/2)O-3-PbTiO3: Consequences on Dielectric Properties and Chemical Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feigl L.</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Karolak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bogicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orland Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4906295⟩</w:t>
+              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.408101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/408101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258452v1</w:t>
+                <w:t xml:space="preserve">hal-01284258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original Reaction Sequence of Pb(Yb1/2Nb1/2)O-3-PbTiO3: Consequences on Dielectric Properties and Chemical Order</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Cochard</w:t>
+                <w:t xml:space="preserve">Post-deposition control of ferroelestic stripe domains and internal electric field by thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feigl L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yamadaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iwanowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Karolak</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C.S. Sandu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015, pp.408101. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.032902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/408101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4906295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284258v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness Dependence of the Properties of Epitaxial Barium Strontium Titanate Thin Films</w:t>
               </w:r>
@@ -4784,51 +4784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Mukhortov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu. I. Yuzyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Solid State</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (8), pp.1529-1534. </w:t>
@@ -6722,51 +6722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bogicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Karolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7810,343 +7810,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial decoupling between strain and polarization in mono-oriented Pb(Zr0.2Ti0.8)O3 thin film</w:t>
+                <w:t xml:space="preserve">Uniaxial-stress induced phase transitions in [001](C)-poled 0.955Pb(Zn1/3Nb2/3)03-0.045PbTi0(3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fraisse</w:t>
+                <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
+                <w:t xml:space="preserve">M. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dkhil</w:t>
+                <w:t xml:space="preserve">D. Damjanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Setter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 90 (21), pp.212904. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2742313⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 90 (15), pp.152907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2721856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176571v1</w:t>
+                <w:t xml:space="preserve">hal-00176564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniaxial-stress induced phase transitions in [001](C)-poled 0.955Pb(Zn1/3Nb2/3)03-0.045PbTi0(3)</w:t>
+                <w:t xml:space="preserve">Partial decoupling between strain and polarization in mono-oriented Pb(Zr0.2Ti0.8)O3 thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dkhil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Setter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 90 (15), pp.152907. </w:t>
+              <w:t xml:space="preserve">, 2007, 90 (21), pp.212904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2721856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2742313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176564v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature evolution of the structural properties of monodomain ferroelectric thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chevreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (19), pp.192910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8314,77 +8314,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain structure sequence in ferroelectric Pb(Zr0.2Ti0.8)O-3 thin film on MgO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fraisse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ringgaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8977,51 +8977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pe Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kreisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9832,359 +9832,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Reversible Photostriction of Co-Doped BaTiO3 Thin Films Reaching 10⁻² Strain Under Visible Light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Vitali-Derrien</w:t>
+                <w:t xml:space="preserve">The revival of electrostriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiacheng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Antoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Maroutian</w:t>
+                <w:t xml:space="preserve">Danniel Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF-ISIF-PFM Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cleveland - Ohio, United States</w:t>
+              <w:t xml:space="preserve">The 15th International Meeting of Ferroelectricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574748v1</w:t>
+                <w:t xml:space="preserve">hal-04064355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The revival of electrostriction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelali Zaki</w:t>
+                <w:t xml:space="preserve">Dynamic and Reversible Photostriction of Co-Doped BaTiO3 Thin Films Reaching 10⁻² Strain Under Visible Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Vitali-Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danniel Tanner</w:t>
+                <w:t xml:space="preserve">T. Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Meeting of Ferroelectricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">ISAF-ISIF-PFM Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cleveland - Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064355v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and Reversible Photostriction of Co-Doped BaTiO3 Thin Films Reaching 10⁻² Strain Under Visible Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vitali-Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouyanfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 ISAF-ISIF-PFM Joint Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cleveland - Ohio, United States</w:t>
@@ -12884,51 +12884,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEAE71F4"/>
+    <w:nsid w:val="AD5836DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13115,51 +13115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-eymeric-janolin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3385-5374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187534004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3271-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Chiba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fraj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Hassen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneim Zannen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret-Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03330F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nakajima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hiroi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Tsukasaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Bing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-10942-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyi An" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Yokota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pa&#347;ciak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Egeri&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Petrovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka Vujasin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Nan Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Ting Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17243515" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourgassie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330436v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184570" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166628v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Martirosyan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/blnj-pfm4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202500821" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296237v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grivois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas &#352;alkus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Kavaliuk&#279;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.08.391" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04465653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cochard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.865" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04198450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delodovici" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy Atkinson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pamir Alpay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158909" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03662556v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079510" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghosez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bousquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.174105" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03909045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnary Patel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Prosandeev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.214108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.L060102" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074411" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03720823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechao Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Hao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.05.023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fricaudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#381;iberna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Salmanov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01091" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Trujillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Gurung" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Nayak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pamir Alpay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00941-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03394579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Mussi Toschi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Laville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;eymeric Janolin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17884" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03394547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202103419" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03457239v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghai Yao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vitali-Derrien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otonicar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04250E" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03365837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Jun Lee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongyong Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Hyun Hwang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeokmin Choe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen Gorfman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025673" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03365181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Oshime" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Ikenaga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Yasui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Hamasaki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67651-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03023025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. von Helden" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bogula" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breuer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094405" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciatto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecroard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engblom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519003722" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nagata" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Janolin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fukunaga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fujiwara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974994" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Fujiwara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Karasudani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Fukunaga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kobayashi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1349945" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485944v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bril" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orland Guedes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre- Eymeric Janolin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11664-016-4758-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485848v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070925v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chikoidze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.175" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV03C0S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258452v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feigl L." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Janolin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamadaya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iwanowska" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Sandu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906295" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/408101" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-B. Shirokov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu I. Golovko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Mukhortov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783415080314" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Nozue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nakamura" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Hojo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.054101" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186448v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wei" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.104107" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Anokhin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/29/292201" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053061v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873162]" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244900v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prosandeev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changsong Xu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Faye" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Duan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.214111" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faye" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kiat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899139" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186465v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nagata" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fukada" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kawai" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kambe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2013.773874" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186457v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tyunina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levoska" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dejneka" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224107" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Pertsev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shichuga" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.140401" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi K.R.S. Meher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. R. Varma" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.04.013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762092v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Dao" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevB.85.184101" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186450v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Iida" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Koizumi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Uesu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Kohn" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Ikeda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.81.024719" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599665v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593489" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632951v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hlinka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.84.092104" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186455v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Leontyev" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu I. Yuzyuk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chernyshov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/33/332201" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577838v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Infante" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pHYSrEVb.81.144128" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269649v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Leontyev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Yuzyuk" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Golovko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1062873810080228" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582888v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Uesu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144118" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194376v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3553-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194503v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Golovko" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Mukhortov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Janolin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783408030153" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJ9075MK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194501v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Malibert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutaro Asanuma" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838735" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357963v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreisel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Thomas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Kornev" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.237601" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176571v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742313" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176564v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damjanovic" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Setter" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721856" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176567v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevreul" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2738060" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176480v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haumont" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382765v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringgaard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2727563" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194502v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Dul'Kin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Mojaev" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roth" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701354125" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114871v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.157601" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133258v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Thomas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.094128" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133286v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dul'Kin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.012102" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114063v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornev Ia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Janolin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.196804" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360137v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Yuan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jiacheng" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janolin Pierre-Eymeric" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344406v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869412v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344392v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344365v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064348v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373638v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Pamir Alpay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574748v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoni" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouyanfif" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khiari" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064355v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danniel Tanner" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632078v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitali-Derrien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069532v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;ger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pautonnier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090030v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Koblar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064578v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090228v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064554v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Stefan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071644v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090266v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090270v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574741v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574728v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04468526v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andronikova" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Filimonov" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vakhrushev" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EExPolytech.2019.8906808" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574725v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862685v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cochard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nukala" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audoin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-G. Ye" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812502v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bril" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nukala" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guedes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812474v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-E Janolin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285065v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186460v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. S. Preethi Meher" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadige Paramesh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4709919" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186463v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwasaki" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yokota" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299084v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04089992v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Kattemane Chandrashekar" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907437v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285993v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118602751.ch2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02359648v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Fernandez-Diaz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715500001" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02359669v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2015.999490" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-eymeric-janolin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3385-5374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187534004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3271-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Chiba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fraj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Hassen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneim Zannen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret-Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03330F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nakajima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hiroi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Tsukasaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Bing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-10942-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyi An" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Yokota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pa&#347;ciak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Egeri&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Petrovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka Vujasin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Nan Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Ting Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17243515" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourgassie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Martirosyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/blnj-pfm4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184570" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202500821" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296237v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grivois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas &#352;alkus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Kavaliuk&#279;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.08.391" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04465653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cochard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.865" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04198450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delodovici" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy Atkinson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pamir Alpay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158909" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03662556v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079510" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghosez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bousquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.174105" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03909045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnary Patel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Prosandeev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.214108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.L060102" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074411" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03720823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechao Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Hao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.05.023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fricaudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#381;iberna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Salmanov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01091" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Trujillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Gurung" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Nayak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pamir Alpay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00941-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03394579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Mussi Toschi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Laville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;eymeric Janolin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17884" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03394547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202103419" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03457239v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghai Yao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vitali-Derrien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otonicar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04250E" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03365837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Jun Lee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongyong Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Hyun Hwang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeokmin Choe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen Gorfman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025673" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03365181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Oshime" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Ikenaga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Yasui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Hamasaki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67651-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03023025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. von Helden" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bogula" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breuer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094405" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciatto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecroard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engblom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519003722" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nagata" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Janolin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fukunaga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fujiwara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974994" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Fujiwara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Karasudani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Fukunaga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kobayashi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1349945" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485944v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bril" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orland Guedes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre- Eymeric Janolin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11664-016-4758-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485848v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070925v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chikoidze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.175" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV03C0S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284258v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/408101" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258452v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feigl L." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Janolin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamadaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iwanowska" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Sandu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906295" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-B. Shirokov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu I. Golovko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Mukhortov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783415080314" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Nozue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nakamura" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Hojo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.054101" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186448v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wei" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.104107" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Anokhin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/29/292201" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053061v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873162]" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244900v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prosandeev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changsong Xu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Faye" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Duan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.214111" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faye" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kiat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899139" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186465v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nagata" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fukada" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kawai" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kambe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2013.773874" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186457v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tyunina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levoska" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dejneka" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224107" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Pertsev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shichuga" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.140401" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi K.R.S. Meher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. R. Varma" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.04.013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762092v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Dao" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevB.85.184101" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186450v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Iida" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Koizumi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Uesu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Kohn" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Ikeda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.81.024719" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599665v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593489" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632951v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hlinka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.84.092104" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186455v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Leontyev" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu I. Yuzyuk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chernyshov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/33/332201" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577838v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Infante" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pHYSrEVb.81.144128" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269649v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Leontyev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Yuzyuk" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Golovko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1062873810080228" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582888v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Uesu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144118" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194376v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3553-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194503v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Golovko" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Mukhortov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Janolin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783408030153" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJ9075MK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194501v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Malibert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutaro Asanuma" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838735" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357963v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreisel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Thomas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Kornev" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.237601" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176564v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damjanovic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Setter" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721856" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176571v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742313" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176567v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevreul" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2738060" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176480v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haumont" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382765v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringgaard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2727563" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194502v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Dul'Kin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Mojaev" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roth" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701354125" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114871v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.157601" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133258v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Thomas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.094128" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133286v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dul'Kin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.012102" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114063v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornev Ia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Janolin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.196804" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360137v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Yuan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jiacheng" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janolin Pierre-Eymeric" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344406v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869412v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344392v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344365v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064348v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373638v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Pamir Alpay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064355v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danniel Tanner" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574748v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoni" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouyanfif" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khiari" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632078v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitali-Derrien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069532v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;ger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pautonnier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090030v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Koblar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064578v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090228v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064554v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Stefan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071644v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090266v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090270v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574741v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574728v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04468526v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andronikova" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Filimonov" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vakhrushev" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EExPolytech.2019.8906808" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574725v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862685v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cochard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nukala" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audoin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-G. Ye" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812502v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bril" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nukala" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guedes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812474v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-E Janolin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285065v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186460v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. S. Preethi Meher" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadige Paramesh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4709919" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186463v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwasaki" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yokota" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299084v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04089992v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Kattemane Chandrashekar" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907437v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285993v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118602751.ch2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02359648v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Fernandez-Diaz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715500001" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02359669v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2015.999490" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>