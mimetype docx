--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -220,1095 +220,1095 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neodymium-engineered relaxor bismuth ferrite nanoparticles: structural tuning and dielectric enhancement for efficient sensor applications</w:t>
+                <w:t xml:space="preserve">Multi-Step Sintering Process on Sol-gel Synthetized Lead-free BNT for Enhanced Temperature Stability of Relaxor Ferroelectric State and Energy Storage Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilhem Chiba</w:t>
+                <w:t xml:space="preserve">Thomas Fourgassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Fraj</w:t>
+                <w:t xml:space="preserve">Antoine Thepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredj Hassen</w:t>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moneim Zannen</w:t>
+                <w:t xml:space="preserve">Omar Ibder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14 (1), pp.270-285. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1044, pp.184570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5TC03330F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.184570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538917v1</w:t>
+                <w:t xml:space="preserve">hal-05330436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic ferroelectric domains and their dynamic behavior in ordered Pb(Sc1/2Nb1/2)O3</w:t>
+                <w:t xml:space="preserve">Giant Electrostriction Enhanced by Substitutions in La 2 Mo 2 O 9 Anionic Conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Nakajima</w:t>
+                <w:t xml:space="preserve">Jiacheng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoshi Hiroi</w:t>
+                <w:t xml:space="preserve">Abdelali Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirofumi Tsukasaki</w:t>
+                <w:t xml:space="preserve">Killian Mache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonghong Bing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grenier</w:t>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ibder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-025-10942-2⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (29), pp.2500821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202500821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235601v1</w:t>
+                <w:t xml:space="preserve">hal-05235628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-activated polar domain-wall evolution in non-polar perovskite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring noncollinear magnetism and 3 d − 4 f exchange interactions in R VO 3 epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheyi An</w:t>
+                <w:t xml:space="preserve">Julien Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroko Yokota</w:t>
+                <w:t xml:space="preserve">Ingrid Cañero Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Paściak</w:t>
+                <w:t xml:space="preserve">Mariam Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fadi Choueikani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0289154⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (6), pp.064409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/blnj-pfm4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246428v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Adsorption–Photocatalytic Degradation of the Congo Red Dye in the Presence of the MOF/Activated Carbon Composite Catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neodymium-engineered relaxor bismuth ferrite nanoparticles: structural tuning and dielectric enhancement for efficient sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Chiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Egerić</w:t>
+                <w:t xml:space="preserve">Ibtissem Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djordje Petrović</w:t>
+                <w:t xml:space="preserve">Fredj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radojka Vujasin</w:t>
+                <w:t xml:space="preserve">Moneim Zannen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Nan Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Feng-Ting Li</w:t>
+                <w:t xml:space="preserve">Cecile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w17243515⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.270-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5TC03330F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418593v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal sensing characteristics of Nd0.06Bi0.94FeO₃ NPs for thermistor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Chiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moneim Zannen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredj Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilhem Chiba</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourgassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1036, pp.182028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.182028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring noncollinear magnetism and 3 d − 4 f exchange interactions in R VO 3 epitaxial thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-activated polar domain-wall evolution in non-polar perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheyi An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroko Yokota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Copie</w:t>
+                <w:t xml:space="preserve">Marek Paściak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Varignon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/blnj-pfm4⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127 (10), pp.102901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0289154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166628v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Step Sintering Process on Sol-gel Synthetized Lead-free BNT for Enhanced Temperature Stability of Relaxor Ferroelectric State and Energy Storage Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fourgassie</w:t>
+                <w:t xml:space="preserve">Enhanced Adsorption–Photocatalytic Degradation of the Congo Red Dye in the Presence of the MOF/Activated Carbon Composite Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Egerić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Petrović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radojka Vujasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Thepin</w:t>
+                <w:t xml:space="preserve">Yi-Nan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Roger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
+                <w:t xml:space="preserve">Feng-Ting Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.184570⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (24), pp.3515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w17243515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330436v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Electrostriction Enhanced by Substitutions in La 2 Mo 2 O 9 Anionic Conductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristic ferroelectric domains and their dynamic behavior in ordered Pb(Sc1/2Nb1/2)O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiacheng Yu</w:t>
+                <w:t xml:space="preserve">Satoshi Hiroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelali Zaki</w:t>
+                <w:t xml:space="preserve">Hirofumi Tsukasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Mache</w:t>
+                <w:t xml:space="preserve">Yonghong Bing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Féger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omar Ibder</w:t>
+                <w:t xml:space="preserve">Stéphane Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (29), pp.2500821. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (22), pp.9197-9207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202500821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-025-10942-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235628v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanides disorder in tantalates and niobates perovskites: structure and electric properties</w:t>
               </w:r>
@@ -1320,77 +1320,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Grivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Šalkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiacheng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilma Kavaliukė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 51 (27), pp.51790-51802. </w:t>
@@ -1428,90 +1428,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the Apparent Electric‐Field Dependence of Electrostrictive Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiacheng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Mache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ibder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1556,1273 +1556,1273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-space Observation of Polar Nanoregions in a Relaxor Ferroelectric</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering the electro-optic effect in HfO2 and ZrO2 through strain and polarization control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Cochard</w:t>
+                <w:t xml:space="preserve">Francesco Delodovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+                <w:t xml:space="preserve">Cassidy Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pamir Alpay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/micmic/ozad067.865⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0158909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465653v1</w:t>
+                <w:t xml:space="preserve">hal-04198450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the electro-optic effect in HfO2 and ZrO2 through strain and polarization control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cassidy Atkinson</w:t>
+                <w:t xml:space="preserve">Real-space Observation of Polar Nanoregions in a Relaxor Ferroelectric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Hiroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Tsukasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
+                <w:t xml:space="preserve">Charlotte Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pamir Alpay</w:t>
+                <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 134, </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (Supplement_1), pp.1682-1683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0158909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/micmic/ozad067.865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198450v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining &amp;quot;Giant&amp;quot; Electrostriction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Data-driven methods for discovery of next-generation electrostrictive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Gurung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiacheng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pamir Alpay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0079510⟩</w:t>
+              <w:t xml:space="preserve">npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41524-022-00941-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662556v1</w:t>
+                <w:t xml:space="preserve">hal-03903429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized relation between electromechanical responses at fixed voltage and fixed electric field</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct observation of monoclinic polar nanoregions in relaxor ferroelectric Pb ( Yb1/2 Nb1 /2 )O3 − PbTiO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Hiroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Tsukasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.174105⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (7), pp.074411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.074411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903411v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent properties of the antiferroelectric model PbZrO 3 : An effective Hamiltonian study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain-engineered divergent electrostriction in KTaO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Xu</w:t>
+                <w:t xml:space="preserve">Daniel Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Prosandeev</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106 (21), pp.214108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.214108⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 106 (6), pp.L060102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.L060102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909045v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-engineered divergent electrostriction in KTaO 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Generalized relation between electromechanical responses at fixed voltage and fixed electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ghosez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106 (6), pp.L060102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.L060102⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 106 (17), pp.174105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.174105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903402v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of monoclinic polar nanoregions in relaxor ferroelectric Pb ( Yb1/2 Nb1 /2 )O3 − PbTiO 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Porcher</w:t>
+                <w:t xml:space="preserve">Temperature-dependent properties of the antiferroelectric model PbZrO 3 : An effective Hamiltonian study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinnary Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Prosandeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.074411⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (21), pp.214108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.214108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903386v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing properties of lead-free ferroelectric BaTiO 3 through doping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Defining &amp;quot;Giant&amp;quot; Electrostriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiacheng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.05.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (17), pp.170701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0079510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720823v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional Properties of Polyvinylidene-Fluoride-Based Materials: From Energy Harvesting to Energy Storage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing properties of lead-free ferroelectric BaTiO 3 through doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Salmanov</w:t>
+                <w:t xml:space="preserve">Zechao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiacheng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kreisel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shenglan Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01091⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (12), pp.4693-4701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903248v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven methods for discovery of next-generation electrostrictive materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifunctional Properties of Polyvinylidene-Fluoride-Based Materials: From Energy Harvesting to Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fricaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Trujillo</w:t>
+                <w:t xml:space="preserve">Katarina Žiberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashok Gurung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiacheng Yu</w:t>
+                <w:t xml:space="preserve">Samir Salmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjeev Nayak</w:t>
+                <w:t xml:space="preserve">Jens Kreisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pamir Alpay</w:t>
+                <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Computational Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (1), pp.251. </w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (11), pp.5429-5436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41524-022-00941-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.2c01091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903429v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the stoichiometry, microstructure, and metallization method on the dielectric properties of 0.94 Na 0.5 Bi 0.5 TiO 3 ‐0.06 BaTiO 3</w:t>
               </w:r>
@@ -2938,64 +2938,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Methodology for the Calculation of Electrostriction from First‐Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3042,51 +3042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical absorption by design in a ferroelectric: co-doping in BaTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shenglan Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minghai Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3170,338 +3170,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically driven transient and permanent phase transformations in highly strained epitaxial BiFeO 3 thin films</w:t>
+                <w:t xml:space="preserve">Skewed electronic band structure induced by electric polarization in ferroelectric BaTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyeon Jun Lee</w:t>
+                <w:t xml:space="preserve">Norihiro Oshime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeongyong Kim</w:t>
+                <w:t xml:space="preserve">Jun Kano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seung Hyun Hwang</w:t>
+                <w:t xml:space="preserve">Eiji Ikenaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyeokmin Choe</w:t>
+                <w:t xml:space="preserve">Shintaro Yasui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semen Gorfman</w:t>
+                <w:t xml:space="preserve">Yosuke Hamasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (10), pp.101110. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10702), </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0025673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67651-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365837v1</w:t>
+                <w:t xml:space="preserve">hal-03365181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skewed electronic band structure induced by electric polarization in ferroelectric BaTiO3</w:t>
+                <w:t xml:space="preserve">Electrically driven transient and permanent phase transformations in highly strained epitaxial BiFeO 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norihiro Oshime</w:t>
+                <w:t xml:space="preserve">Hyeon Jun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Kano</w:t>
+                <w:t xml:space="preserve">Jeongyong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eiji Ikenaga</w:t>
+                <w:t xml:space="preserve">Seung Hyun Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shintaro Yasui</w:t>
+                <w:t xml:space="preserve">Hyeokmin Choe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosuke Hamasaki</w:t>
+                <w:t xml:space="preserve">Semen Gorfman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (10702), </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), pp.101110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67651-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0025673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365181v1</w:t>
+                <w:t xml:space="preserve">hal-03365837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Immiscibility Control on Shape and Size of Nano-Objects in Solvo-Thermal Process: Implications for Ferroelectric Nano-Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bogicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3529,295 +3529,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huge impact of compressive strain on phase transition temperatures in epitaxial ferroelectric K x Na 1−x NbO 3 thin films</w:t>
+                <w:t xml:space="preserve">FORTE – a multipurpose high-vacuum diffractometer for tender X-ray diffraction and spectroscopy at the SIRIUS beamline of Synchrotron SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. von Helden</w:t>
+                <w:t xml:space="preserve">G. Ciatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bogula</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+                <w:t xml:space="preserve">N. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hanke</w:t>
+                <w:t xml:space="preserve">M. Lecroard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Breuer</w:t>
+                <w:t xml:space="preserve">C. Engblom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5094405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (4), pp.1374-1387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577519003722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169628v1</w:t>
+                <w:t xml:space="preserve">hal-02264671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORTE – a multipurpose high-vacuum diffractometer for tender X-ray diffraction and spectroscopy at the SIRIUS beamline of Synchrotron SOLEIL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huge impact of compressive strain on phase transition temperatures in epitaxial ferroelectric K x Na 1−x NbO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aubert</w:t>
+                <w:t xml:space="preserve">L. von Helden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lecroard</w:t>
+                <w:t xml:space="preserve">L. Bogula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Engblom</w:t>
+                <w:t xml:space="preserve">M. Hanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fontaine</w:t>
+                <w:t xml:space="preserve">T. Breuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (4), pp.1374-1387. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114 (23), pp.232905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577519003722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5094405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264671v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric spontaneous polarization in YbFe2O4</w:t>
               </w:r>
@@ -3989,51 +3989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoru Fukunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Kano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 512 (1), pp.85 - 91. </w:t>
@@ -4065,852 +4065,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of Polar Orders Based on Electric characterizations : example of Pb (Yb1/2Nb1/2)O3-PbTiO3 Solid solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strontium titanate (100) surfaces monitoring by high temperature in situ ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bril</w:t>
+                <w:t xml:space="preserve">Mickaël Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orland Guedes</w:t>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre- Eymeric Janolin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ekaterina Chikoidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S11664-016-4758-0⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 367 (11), pp.307-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.01.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485944v1</w:t>
+                <w:t xml:space="preserve">hal-02070925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the electronic phase transition with low dimensionality in SrVO 3 thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Allain</w:t>
+                <w:t xml:space="preserve">Interpretation of Polar Orders Based on Electric characterizations : example of Pb (Yb1/2Nb1/2)O3-PbTiO3 Solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bérini</w:t>
+                <w:t xml:space="preserve">Xavier Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Popova</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orland Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre- Eymeric Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2016.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S11664-016-4758-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485848v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium titanate (100) surfaces monitoring by high temperature in situ ellipsometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Study of the electronic phase transition with low dimensionality in SrVO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.01.175⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2016.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070925v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original Reaction Sequence of Pb(Yb1/2Nb1/2)O-3-PbTiO3: Consequences on Dielectric Properties and Chemical Order</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thickness Dependence of the Properties of Epitaxial Barium Strontium Titanate Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Karolak</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V.-B. Shirokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu I. Golovko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Mukhortov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. I. Yuzyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/408101⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Solid State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (8), pp.1529-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063783415080314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284258v1</w:t>
+                <w:t xml:space="preserve">hal-01259825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-deposition control of ferroelestic stripe domains and internal electric field by thermal treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Iwanowska</w:t>
+                <w:t xml:space="preserve">Original Reaction Sequence of Pb(Yb1/2Nb1/2)O-3-PbTiO3: Consequences on Dielectric Properties and Chemical Order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.S. Sandu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Karolak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bogicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orland Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106, pp.032902. </w:t>
+              <w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.408101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4906295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/408101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258452v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness Dependence of the Properties of Epitaxial Barium Strontium Titanate Thin Films</w:t>
+                <w:t xml:space="preserve">Post-deposition control of ferroelestic stripe domains and internal electric field by thermal treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.-B. Shirokov</w:t>
+                <w:t xml:space="preserve">Feigl L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu I. Golovko</w:t>
+                <w:t xml:space="preserve">T. Yamadaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.M. Mukhortov</w:t>
+                <w:t xml:space="preserve">M. Iwanowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu. I. Yuzyuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.-E Janolin</w:t>
+                <w:t xml:space="preserve">C.S. Sandu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Solid State</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 57 (8), pp.1529-1534. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.032902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063783415080314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4906295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259825v1</w:t>
+                <w:t xml:space="preserve">hal-01258452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectricity and weak ferromagnetism of hexagonal ErFeO 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroko Yokota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoya Nozue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4994,243 +4994,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of giant elastocaloric strength and stress-mediated electrocaloric effect in BaTiO3 single crystals</w:t>
+                <w:t xml:space="preserve">Non-ergodicity and polar features of the transitional phase in lead zirconate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Liu</w:t>
+                <w:t xml:space="preserve">R. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Wei</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">H. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Kiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (10), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.104107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4899139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186448v1</w:t>
+                <w:t xml:space="preserve">hal-02186453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain engineering of perovskite thin films using a single substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Anokhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Gui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Mukhortov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu I. Golovko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26, pp.292201. </w:t>
@@ -5262,810 +5258,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant room-temperature barocaloric effect and pressure-mediated electrocaloric effect in BaTiO3 single crystal</w:t>
+                <w:t xml:space="preserve">Prediction of giant elastocaloric strength and stress-mediated electrocaloric effect in BaTiO3 single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yehan Liu</w:t>
+                <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wei</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Jie Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.C. Infante</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Lou</w:t>
+                <w:t xml:space="preserve">Ingrid C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kreisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4873162]⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.104107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053061v1</w:t>
+                <w:t xml:space="preserve">hal-02186448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous properties of antiferroelectric PbZrO 3 under hydrostatic pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant room-temperature barocaloric effect and pressure-mediated electrocaloric effect in BaTiO3 single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Prosandeev</w:t>
+                <w:t xml:space="preserve">J. Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changsong Xu</w:t>
+                <w:t xml:space="preserve">I.C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Faye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H Liu</w:t>
+                <w:t xml:space="preserve">X. Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.214111⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.162904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4873162]⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01244900v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-ergodicity and polar features of the transitional phase in lead zirconate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anomalous properties of antiferroelectric PbZrO 3 under hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Prosandeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changsong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Faye</w:t>
+                <w:t xml:space="preserve">R Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Liu</w:t>
+                <w:t xml:space="preserve">Wenhui Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Kiat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (16), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.214111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4899139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.214111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186453v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
+                <w:t xml:space="preserve">Low-temperature relaxor state induced by epitaxial compression in PbSc0.5Nb0.5O3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Copie</w:t>
+                <w:t xml:space="preserve">M. Tyunina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rotella</w:t>
+                <w:t xml:space="preserve">J. Levoska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boullay</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Dejneka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/492201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.224107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348440v1</w:t>
+                <w:t xml:space="preserve">hal-02186457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Electric Conductivity of Charge Ordered System RFe2O4 (R = Lu, Yb)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nagata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fukada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Nagata</w:t>
+                <w:t xml:space="preserve">M. Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fukada</w:t>
+                <w:t xml:space="preserve">J. Kano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 442 (1), pp.45-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00150193.2013.773874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature relaxor state induced by epitaxial compression in PbSc0.5Nb0.5O3 films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and magnetism of epitaxial PrVO 3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rotella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tyunina</w:t>
+                <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Levoska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+                <w:t xml:space="preserve">M. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dejneka</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (22), </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (49), pp.492201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.224107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/492201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186457v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant direct magnetoelectric effect in strained multiferroic heterostructures</w:t>
               </w:r>
@@ -6285,51 +6285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octahedral tilting in strained LaVO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rotella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6547,836 +6547,836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transition in LaVO3/SrVO3 superlattices and its influence on transport properties</w:t>
+                <w:t xml:space="preserve">Orthorhombic polar Nd-doped BiFeO3 thin film on MgO substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. David</w:t>
+                <w:t xml:space="preserve">I. N. Leontyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fresard</w:t>
+                <w:t xml:space="preserve">Yu I. Yuzyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Prellier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mimoun El Marssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chernyshov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3593489⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (33), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/33/332201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00599665v1</w:t>
+                <w:t xml:space="preserve">hal-02186455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric resonances in far-infrared reflectance spectra of PbTiO(3) ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hlinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bogicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Karolak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (9), pp.092104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physRevB.84.092104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthorhombic polar Nd-doped BiFeO3 thin film on MgO substrate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural transition in LaVO3/SrVO3 superlattices and its influence on transport properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu I. Yuzyuk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fresard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Prellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Luders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (33), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (21), pp.212106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/23/33/332201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3593489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186455v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing phases in BiFeO3 thin films under compressive epitaxial strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing permittivity of ferroelectric superlattices via composition tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Pertsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Kiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dupé</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Uesu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81 (144128), pp.144128-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/pHYSrEVb.81.144128⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 81 (14), pp.144118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.144118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577838v1</w:t>
+                <w:t xml:space="preserve">hal-00582888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin ferroelectric Nd-doped BiFeO3 films with orthorhombic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.N. Leontyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Anokhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.I. Yuzyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.I. Golovko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Mukhortov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Russian Academy of Sciences - Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (8), pp.1112-1114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3103/S1062873810080228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing permittivity of ferroelectric superlattices via composition tuning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.A. Pertsev</w:t>
+                <w:t xml:space="preserve">Competing phases in BiFeO3 thin films under compressive epitaxial strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Uesu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81 (14), pp.144118. </w:t>
+              <w:t xml:space="preserve">, 2010, 81 (144128), pp.144128-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.144118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/pHYSrEVb.81.144128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582888v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain on ferroelectric thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (19), pp.5025-5048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7404,879 +7404,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural phase transitions in nanosized ferroelectric barium strontium titanate films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Pressure Effect on PbTiO3 : An Investigation by Raman and X-Ray Scattering up to 63 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu. I. Golovko</w:t>
+                <w:t xml:space="preserve">P. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. M. Mukhortov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu. I. Yuzyuk</w:t>
+                <w:t xml:space="preserve">J. Kreisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. E. Janolin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P.A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor A. Kornev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Solid State</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063783408030153⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (23), pp.237601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.237601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194503v1</w:t>
+                <w:t xml:space="preserve">hal-00357963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature evolution of lattice strains in relaxor PbSc1/2Nb1/2O3 thin films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural phase transitions in nanosized ferroelectric barium strontium titanate films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Malibert</w:t>
+                <w:t xml:space="preserve">Yu. I. Golovko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shutaro Asanuma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiaki Uesu</w:t>
+                <w:t xml:space="preserve">V. M. Mukhortov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. I. Yuzyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2838735⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Solid State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (3), pp.485-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063783408030153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194501v1</w:t>
+                <w:t xml:space="preserve">hal-02194503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Pressure Effect on PbTiO3 : An Investigation by Raman and X-Ray Scattering up to 63 GPa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Temperature evolution of lattice strains in relaxor PbSc1/2Nb1/2O3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Kreisel</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Kiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Thomas</w:t>
+                <w:t xml:space="preserve">Charlotte Malibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor A. Kornev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shutaro Asanuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiaki Uesu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101 (23), pp.237601. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.237601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2838735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357963v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniaxial-stress induced phase transitions in [001](C)-poled 0.955Pb(Zn1/3Nb2/3)03-0.045PbTi0(3)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Temperature evolution of the structural properties of monodomain ferroelectric thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chevreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Dkhil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Setter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 90 (15), pp.152907. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2721856⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 90 (19), pp.192910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2738060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176564v1</w:t>
+                <w:t xml:space="preserve">hal-00176567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial decoupling between strain and polarization in mono-oriented Pb(Zr0.2Ti0.8)O3 thin film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Uniaxial-stress induced phase transitions in [001](C)-poled 0.955Pb(Zn1/3Nb2/3)03-0.045PbTi0(3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fraisse</w:t>
+                <w:t xml:space="preserve">D. Damjanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Dkhil</w:t>
+                <w:t xml:space="preserve">N. Setter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 90 (21), pp.212904. </w:t>
+              <w:t xml:space="preserve">, 2007, 90 (15), pp.152907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2742313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2721856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176571v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature evolution of the structural properties of monodomain ferroelectric thin film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Partial decoupling between strain and polarization in mono-oriented Pb(Zr0.2Ti0.8)O3 thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 90 (19), pp.192910. </w:t>
+              <w:t xml:space="preserve">, 2007, 90 (21), pp.212904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2738060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2742313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176567v1</w:t>
+                <w:t xml:space="preserve">hal-00176571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pression comme outil de compréhension : Application aux oxydes fonctionnels de structure pérovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kreisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 307, pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8301,90 +8301,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain structure sequence in ferroelectric Pb(Zr0.2Ti0.8)O-3 thin film on MgO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ringgaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8470,64 +8470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Mojaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 351, pp.131-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8561,90 +8561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram of Pb(Zr,Ti)O-3 solid solutions from first principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor A. Kornev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bellaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre- Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Suard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8691,90 +8691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure instabilities up to 46 GPa in the relaxor ferroelectric PbZn1/3Nb2/3O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kreisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8821,64 +8821,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic emission study of phase transitions and polar nanoregions in relaxor-based systems: Application to the PbZn1/3Nb2/3O3 family of single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dul'Kin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8951,90 +8951,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectricity of perovskites under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kornev Ia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pe Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kreisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95 (19), pp.Art. No. 196804. </w:t>
@@ -9098,528 +9098,528 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Électrostriction Intrinsèque et Sa Perte de Densité Énergétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Step-sintering process on sol-gel synthesised Bi0,5Na0,5TiO3 for enhanced temperature stability of relaxor ferroelectric state and energy storage properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fourgassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiwei Yuan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Janolin Pierre-Eymeric</w:t>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">DPG Meeting of the condensed matter section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360137v1</w:t>
+                <w:t xml:space="preserve">hal-05344406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-sintering process on sol-gel synthesised Bi0,5Na0,5TiO3 for enhanced temperature stability of relaxor ferroelectric state and energy storage properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fourgassie</w:t>
+                <w:t xml:space="preserve">L'Électrostriction Intrinsèque et Sa Perte de Densité Énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiwei Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Jiacheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Delong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
+                <w:t xml:space="preserve">Janolin Pierre-Eymeric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DPG Meeting of the condensed matter section</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344406v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic electrostriction and its energy density loss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lead-free BNT-based ceramics for energy storage at high temperature using modified citrate method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fourgassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiwei Yuan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWRF2024 - The International Workshop on Relaxor Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Shanghai, China</w:t>
+              <w:t xml:space="preserve">MatV2L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869412v1</w:t>
+                <w:t xml:space="preserve">hal-05344392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-free BNT-based ceramics for energy storage at high temperature using modified citrate method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">Intrinsic electrostriction and its energy density loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiwei Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiacheng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MatV2L</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">IWRF2024 - The International Workshop on Relaxor Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344392v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical properties of Bi 0,5 Na 0.5 TiO 3 -based ceramics synthetize by optimized sol-gel method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fourgassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPG Meeting of the condensed matter section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9638,553 +9638,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiferroelectricity in perovskites: is this a physical property?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The revival of electrostriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiacheng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danniel Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Meeting of Ferroelectricity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064348v1</w:t>
+                <w:t xml:space="preserve">hal-04064355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the electro-optic effect in HfO2 and ZrO2 though strain and polarization control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S.Pamir Alpay</w:t>
+                <w:t xml:space="preserve">Dynamic and Reversible Photostriction of Co-Doped BaTiO3 Thin Films Reaching 10⁻² Strain Under Visible Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Vitali-Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF</w:t>
+              <w:t xml:space="preserve">ISAF-ISIF-PFM Joint Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cleveland - Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373638v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The revival of electrostriction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antiferroelectricity in perovskites: is this a physical property?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Meeting of Ferroelectricity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064355v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Reversible Photostriction of Co-Doped BaTiO3 Thin Films Reaching 10⁻² Strain Under Visible Light</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Khiari</w:t>
+                <w:t xml:space="preserve">Engineering the electro-optic effect in HfO2 and ZrO2 though strain and polarization control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Delodovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassidy Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Maroutian</w:t>
+                <w:t xml:space="preserve">S.Pamir Alpay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF-ISIF-PFM Joint Conference</w:t>
+              <w:t xml:space="preserve">ISAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cleveland - Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574748v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and Reversible Photostriction of Co-Doped BaTiO3 Thin Films Reaching 10⁻² Strain Under Visible Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vitali-Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maroutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 ISAF-ISIF-PFM Joint Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cleveland - Ohio, United States</w:t>
@@ -10226,64 +10226,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimised synthesis of nanostructured powders for the elaboration of LAMOX giant electrostrictive films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Mache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10332,648 +10332,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05069532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysic energy harvestingv using PVDF-based material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrostrictive Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIDEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Maribor, Slovenia</w:t>
+              <w:t xml:space="preserve">Journée de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090030v1</w:t>
+                <w:t xml:space="preserve">hal-04071644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostriction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Primer on Electrostriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dielectrics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Londres (Royaume-Uni), United Kingdom</w:t>
+              <w:t xml:space="preserve">NTNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064578v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primer on Electrostriction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Electrostriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NTNU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Dielectrics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Londres (Royaume-Uni), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090228v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defectronics: controlling ferroelectric properties through heterovalent doping</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiphysic energy harvestingv using PVDF-based material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fricaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Otonicar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Koblar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Žiberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Physics of Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">MIDEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064554v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostrictive Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Defectronics: controlling ferroelectric properties through heterovalent doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zechao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fundamental Physics of Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071644v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Electrostriction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Immiscibility in miscible liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics (ISAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En Ligne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Materials and Engineering Materials (ICAMEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bangkok (Online), Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090266v1</w:t>
+                <w:t xml:space="preserve">hal-04090270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immiscibility in miscible liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Revisiting Electrostriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Materials and Engineering Materials (ICAMEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Bangkok (Online), Thailand</w:t>
+              <w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics (ISAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090270v1</w:t>
+                <w:t xml:space="preserve">hal-04090266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of hystereses through polar defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental Physics of Ferroelectrics and related materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10998,51 +10998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering defects for electro-active applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Materials and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orlando (Floride, Etats-Unis), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11061,644 +11061,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Evolution of Atomic Dynamics in Chemically Ordered Lead Scandium Niobate Studied by Inelastic Neutron Scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Are there actual antiferroelectric perovskites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergey Vakhrushev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Electrical Engineering and Photonics (EExPolytech)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISAF-EMF-CEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468526v1</w:t>
+                <w:t xml:space="preserve">hal-04574725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there actual antiferroelectric perovskites ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Temperature Evolution of Atomic Dynamics in Chemically Ordered Lead Scandium Niobate Studied by Inelastic Neutron Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Andronikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Filimonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Vakhrushev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF-EMF-CEI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Electrical Engineering and Photonics (EExPolytech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, St. Petersburg, Russia. pp.230-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EExPolytech.2019.8906808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574725v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEMICAL vs POLAR DISORDER: EFFECTS ON POLAR PROPERTIES</w:t>
+                <w:t xml:space="preserve">Experimental and 1st principles investigation of ordered - PSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P-E Janolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Audoin</w:t>
+                <w:t xml:space="preserve">S. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.-G. Ye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Kiat</w:t>
+                <w:t xml:space="preserve">A. Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nukala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Worshop on Relaxer Ferroelectrics 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">2018 JOINT CONFERENCE ISAF-FMA-AMF-APEC-PFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Hiroshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862685v1</w:t>
+                <w:t xml:space="preserve">hal-01812474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar Order Competition from Chemmical Order in Functional Perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nukala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 JOINT CONFERENCE ISAF-FMA-AMF-APEC-PFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Hiroshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and 1st principles investigation of ordered - PSN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">CHEMICAL vs POLAR DISORDER: EFFECTS ON POLAR PROPERTIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grenier</w:t>
+                <w:t xml:space="preserve">N. Nukala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bataille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Nukala</w:t>
+                <w:t xml:space="preserve">Z.-G. Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Kiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 JOINT CONFERENCE ISAF-FMA-AMF-APEC-PFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Hiroshima, Japan</w:t>
+              <w:t xml:space="preserve">International Worshop on Relaxer Ferroelectrics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812474v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconductivity and Ferroelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Kiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoshi Ikeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11749,64 +11749,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Temperature Phase Transition Studies and Dielectric Properties of Sr2SbMnO6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. R. S. Preethi Meher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guiblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gadige Paramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11879,77 +11879,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses of (Pb-Sn-Ti)O-3 thin films by PLD method and their structural and ferroelectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Iwasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Uesu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Kiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yokota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12049,77 +12049,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Grivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Šalkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiacheng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth ECerS Conference/ CERAMICS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Dresden (GERMANY), Germany</w:t>
@@ -12148,90 +12148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectrics for multi-energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fricaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Koblar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Žiberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Salmanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharath Kattemane Chandrashekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12331,51 +12331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Kokoouline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12438,51 +12438,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Effect on Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectric Dielectrics Integrated on Silicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.27-70, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12548,51 +12548,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Kiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12671,51 +12671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JDN22: International School on “Crystallography and Neutrons” and 22nd Meeting of the French Neutron Society in the Oléron Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Kiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Janolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12884,51 +12884,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD5836DF"/>
+    <w:nsid w:val="9A063FEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13115,51 +13115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-eymeric-janolin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3385-5374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187534004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3271-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Chiba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fraj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Hassen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneim Zannen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret-Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03330F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nakajima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hiroi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Tsukasaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Bing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-10942-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyi An" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Yokota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pa&#347;ciak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Egeri&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Petrovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka Vujasin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Nan Wu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Ting Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17243515" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourgassie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Martirosyan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/blnj-pfm4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184570" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235628v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mache" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202500821" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296237v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grivois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas &#352;alkus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Kavaliuk&#279;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.08.391" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04465653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cochard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.865" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04198450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delodovici" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy Atkinson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Xu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pamir Alpay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158909" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03662556v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079510" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennett" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghosez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bousquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.174105" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03909045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnary Patel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Prosandeev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.214108" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.L060102" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074411" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03720823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechao Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Hao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.05.023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fricaudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#381;iberna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Salmanov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01091" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Trujillo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Gurung" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Nayak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pamir Alpay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00941-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03394579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Mussi Toschi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Laville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;eymeric Janolin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17884" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03394547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202103419" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03457239v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghai Yao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vitali-Derrien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otonicar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04250E" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03365837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Jun Lee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongyong Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Hyun Hwang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeokmin Choe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen Gorfman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025673" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03365181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Oshime" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Ikenaga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Yasui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Hamasaki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67651-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03023025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. von Helden" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bogula" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breuer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094405" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264671v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciatto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecroard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engblom" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519003722" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nagata" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Janolin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fukunaga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fujiwara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974994" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Fujiwara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Karasudani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Fukunaga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kobayashi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1349945" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485944v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bril" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orland Guedes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre- Eymeric Janolin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11664-016-4758-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485848v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070925v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chikoidze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.175" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV03C0S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284258v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/408101" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258452v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feigl L." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Janolin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamadaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iwanowska" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Sandu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906295" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-B. Shirokov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu I. Golovko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Mukhortov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783415080314" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Nozue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nakamura" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Hojo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.054101" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186448v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wei" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.104107" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Anokhin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/29/292201" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053061v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873162]" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244900v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prosandeev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changsong Xu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Faye" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Duan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.214111" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186453v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faye" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kiat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899139" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186465v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nagata" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fukada" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kawai" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kambe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2013.773874" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186457v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tyunina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levoska" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dejneka" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224107" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Pertsev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shichuga" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.140401" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi K.R.S. Meher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. R. Varma" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.04.013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762092v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Dao" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevB.85.184101" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186450v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Iida" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Koizumi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Uesu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Kohn" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Ikeda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.81.024719" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599665v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593489" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632951v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hlinka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.84.092104" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186455v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Leontyev" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu I. Yuzyuk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chernyshov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/33/332201" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577838v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Infante" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pHYSrEVb.81.144128" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269649v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Leontyev" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Yuzyuk" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Golovko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1062873810080228" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582888v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Uesu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144118" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194376v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3553-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194503v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Golovko" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Mukhortov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Janolin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783408030153" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJ9075MK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194501v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Malibert" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutaro Asanuma" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838735" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357963v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreisel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Thomas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Kornev" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.237601" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176564v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damjanovic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Setter" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721856" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176571v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742313" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176567v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevreul" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2738060" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176480v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haumont" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382765v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringgaard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2727563" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194502v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Dul'Kin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Mojaev" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roth" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701354125" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114871v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.157601" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133258v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Thomas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.094128" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133286v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dul'Kin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.012102" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114063v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornev Ia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Janolin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.196804" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360137v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Yuan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jiacheng" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janolin Pierre-Eymeric" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344406v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869412v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344392v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344365v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064348v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373638v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Pamir Alpay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064355v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danniel Tanner" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574748v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoni" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouyanfif" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khiari" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632078v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitali-Derrien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069532v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;ger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pautonnier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090030v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Koblar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064578v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090228v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064554v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Stefan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071644v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090266v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090270v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574741v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574728v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04468526v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andronikova" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Filimonov" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vakhrushev" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EExPolytech.2019.8906808" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574725v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862685v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cochard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nukala" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audoin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-G. Ye" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812502v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bril" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nukala" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guedes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812474v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-E Janolin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285065v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186460v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. S. Preethi Meher" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadige Paramesh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4709919" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186463v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwasaki" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yokota" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299084v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04089992v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Kattemane Chandrashekar" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907437v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285993v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118602751.ch2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02359648v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Fernandez-Diaz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715500001" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02359669v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2015.999490" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-eymeric-janolin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3385-5374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187534004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3271-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330436v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourgassie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thepin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ibder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184570" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235628v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Yu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Mache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202500821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Copie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Martirosyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/blnj-pfm4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Chiba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Fraj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Hassen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moneim Zannen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret-Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC03330F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheyi An" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Yokota" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pa&#347;ciak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0289154" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Egeri&#263;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Petrovi&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radojka Vujasin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Nan Wu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Ting Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17243515" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nakajima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Hiroi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Tsukasaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Bing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-10942-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296237v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grivois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas &#352;alkus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma Kavaliuk&#279;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.08.391" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04633075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04198450v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Delodovici" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassidy Atkinson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Xu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pamir Alpay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0158909" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04465653v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cochard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozad067.865" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Trujillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Gurung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Nayak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pamir Alpay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-022-00941-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903402v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tanner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bousquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.L060102" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghosez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.174105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03909045v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnary Patel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Prosandeev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.214108" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03662556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0079510" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03720823v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechao Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglan Hao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.05.023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03903248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fricaudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina &#381;iberna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Salmanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.2c01091" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03394579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Mussi Toschi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Laville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;eymeric Janolin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17884" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03394547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202103419" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03457239v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghai Yao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vitali-Derrien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otonicar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04250E" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03365181v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norihiro Oshime" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Ikenaga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Yasui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Hamasaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67651-w" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03365837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Jun Lee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeongyong Kim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Hyun Hwang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeokmin Choe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semen Gorfman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025673" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03023025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264671v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciatto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecroard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engblom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontaine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519003722" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169628v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. von Helden" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bogula" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hanke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breuer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5094405" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nagata" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Janolin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fukunaga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fujiwara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974994" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779580v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Fujiwara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Karasudani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Fukunaga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kobayashi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2017.1349945" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chikoidze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.175" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV03C0S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485944v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bril" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orland Guedes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre- Eymeric Janolin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S11664-016-4758-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485848v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.07.009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259825v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-B. Shirokov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu I. Golovko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Mukhortov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Janolin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783415080314" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/408101" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258452v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feigl L." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yamadaya" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iwanowska" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Sandu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4906295" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoya Nozue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nakamura" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Hojo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.054101" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186453v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kiat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4899139" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Anokhin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gui" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/29/292201" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186448v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.104107" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053061v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Liu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wei" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4873162]" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244900v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Prosandeev" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changsong Xu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Faye" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Duan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Liu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.214111" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186457v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tyunina" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levoska" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dejneka" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.224107" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186465v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nagata" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fukada" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kawai" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kambe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2013.773874" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348440v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rotella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morales" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pautrat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/492201" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Janolin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Pertsev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Shichuga" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.140401" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi K.R.S. Meher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. R. Varma" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.04.013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762092v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Dao" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chateigner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysrevB.85.184101" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186450v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Iida" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Koizumi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Uesu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Kohn" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoshi Ikeda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JPSJ.81.024719" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186455v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Leontyev" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu I. Yuzyuk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chernyshov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/33/332201" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632951v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hlinka" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevB.84.092104" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599665v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3593489" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582888v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Uesu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144118" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269649v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Leontyev" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Yuzyuk" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Golovko" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1062873810080228" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577838v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. C. Infante" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pHYSrEVb.81.144128" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194376v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3553-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357963v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreisel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Thomas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Kornev" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.237601" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194503v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Golovko" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Mukhortov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Janolin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783408030153" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MJ9075MK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194501v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Malibert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutaro Asanuma" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838735" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176567v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevreul" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2738060" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176564v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Davis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damjanovic" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Setter" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721856" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176571v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2742313" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176480v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haumont" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382765v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ringgaard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2727563" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194502v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Dul'Kin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Mojaev" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roth" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701354125" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114871v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.157601" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133258v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Thomas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.094128" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133286v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dul'Kin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.012102" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114063v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornev Ia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Janolin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.196804" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344406v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360137v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Yuan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Jiacheng" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janolin Pierre-Eymeric" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344392v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869412v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344365v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064355v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danniel Tanner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574748v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoni" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouyanfif" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khiari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064348v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04373638v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Pamir Alpay" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04632078v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vitali-Derrien" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069532v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F&#233;ger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pautonnier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071644v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090228v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064578v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090030v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Koblar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064554v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Stefan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090270v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04090266v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574741v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574728v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04574725v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04468526v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Andronikova" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Filimonov" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vakhrushev" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EExPolytech.2019.8906808" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812474v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-E Janolin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cochard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bataille" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nukala" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812502v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audoin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bril" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Guedes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862685v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nukala" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-G. Ye" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285065v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186460v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. S. Preethi Meher" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadige Paramesh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4709919" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186463v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iwasaki" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yokota" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299084v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04089992v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Kattemane Chandrashekar" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907437v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gillet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Kokoouline" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285993v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118602751.ch2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02359648v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Porcher" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Fernandez-Diaz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715500001" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02359669v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10448632.2015.999490" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>