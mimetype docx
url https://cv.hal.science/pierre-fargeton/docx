--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -893,375 +893,375 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boppin’ with Django. Il be-bop e la chitarra elettrica di Django Reinhardt, a cura di Luca Cerchiari, Milano, Mimesis Edizioni, Collana: Musica contemporanea, 172 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Panassié (1912-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, p. 533-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Malrieu (1915-1976)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, p. 446-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hodeir (1921-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des écrits de compositeurs (DICTECO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, https://dicteco.huma-num.fr/fr/person/32222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723504v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-04715833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2077,1064 +2077,1064 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennie Tristano au Metronome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+                <w:t xml:space="preserve">Madeleine Gautier : une intermédiaire oubliée du jazz en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’invisible nulle n’est tenue. Questions de genre et place des femmes dans le jazz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://pufr-editions.fr/produit/a-linvisible-nulle-nest-tenue/, 2023, 978-2-86906-902-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qui cloche avec les boppers / Qu'est-ce qui marche avec les boppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennie Tristano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les musiciens de jazz (s')écrivent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton, 2023, 979-1-0370-2131-1</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-1-0370-2131-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : à l'invisible nulle n'est tenue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cotro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l'invisible nulle n'est tenue. Questions de genre et place des femmes dans le jazz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais (PUFR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-86906-902-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance Bobby Jaspar - André Hodeir. Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les musiciens de jazz (s')écrivent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 979-1-0370-2131-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’écoute des écrits de musiciens de jazz. Réviser les partages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Séité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les musiciens de jazz (s')écrivent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 979-1-0370-2131-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cotro</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennie Tristano au Metronome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l'invisible nulle n'est tenue. Questions de genre et place des femmes dans le jazz</w:t>
+              <w:t xml:space="preserve">Quand les musiciens de jazz (s')écrivent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton, 2023, 979-1-0370-2131-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hodeir : quitte ou double. Quand le passage à la littérature éclaire l’œuvre d’un « théoricien » du jazz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les musiciens de jazz (s')écrivent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-86906-902-2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-1-0370-2131-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Claude à Charlie : d’un chroniqueur à l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les musiciens de jazz (s')écrivent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-1-0370-2131-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debout les gratteux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Abelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les musiciens de jazz (s')écrivent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-1-0370-2131-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le jazz ? Il faut oser y aller. » Entretien avec Marie-Ange Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723520v1</w:t>
-[...40 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vincent Cotro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François-Rabelais (PUFR). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’invisible nulle n’est tenue. Questions de genre et place des femmes dans le jazz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, https://pufr-editions.fr/produit/a-linvisible-nulle-nest-tenue/, 2023, 978-2-86906-902-2</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">https://pufr-editions.fr/produit/a-linvisible-nulle-nest-tenue/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-86906-902-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce qui cloche avec les boppers / Qu'est-ce qui marche avec les boppers</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La controverse Morton-Handy dans la presse : textes originaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lennie Tristano</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Abelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les musiciens de jazz (s')écrivent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 979-1-0370-2131-1</w:t>
+              <w:t xml:space="preserve">, https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton, 2023, 979-1-0370-2131-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...205 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De grandes oreilles : À l’écoute du genre dans les études sur le jazz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherrie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlie Christian</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cotro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l'invisible nulle n'est tenue. Questions de genre et place des femmes dans le jazz.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://pufr-editions.fr/produit/a-linvisible-nulle-nest-tenue/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-86906-902-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7916/cm.v0i71-73.4831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3303,178 +3303,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">André Hodeir: dubbel of niets Hoe een overstap naar de literatuur licht werpt op het oeuvre van een jazzcomponist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grondtonen. Als muzikanten schrijvers worden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Het Spectrum, 2020, 9000368820</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux sources du paradigme historique hodeirien : l'influence d'Arnold J. Toynbee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La critique musicale au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-7535-7920-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04724795v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04724785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jazz: Hot and Hybrid, la critique comme instance de séparation</w:t>
               </w:r>
@@ -3483,51 +3483,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La critique musicale au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-7535-7920-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4060,195 +4060,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À l’invisible nulle n’est tenue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cotro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais (PUFR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hors collection, 978-2-86906-902-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand les musiciens de jazz (s')écrivent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Séité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 979-1-0370-2131-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722275v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-04722265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boppin' with Django. L'influence du be-pop sur le langage tardif de Django Reinhardt.</w:t>
               </w:r>
@@ -4810,51 +4810,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0432B856"/>
+    <w:nsid w:val="A4FACB92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5041,51 +5041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-fargeton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037168v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fargeton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2023.1641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0288" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1369" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Malrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1370" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1212" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723504v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715833v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/musique-histoire-et-musicologie-thierry-favier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723598v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;it&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cotro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/a-linvisible-nulle-nest-tenue/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723687v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie Tristano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Christian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Abelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723582v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherrie Tucker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/cm.v0i71-73.4831" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feneyrou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5476/la-critique-musicale-du-xxe-siecle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ecoute-multiple-ecoute-des-multiples-beatrice-ramaut-chevassus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesardentsediteurs.com/?Harlem-a-Limoges-Une-histoire-du" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113510" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/chemins-de-la-creation/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/4541-boppin-with-django-l-influence-du-be-pop-sur-le-langage-tardif-de-django-reinhardt-9782752104274.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damon-Guillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carenco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Branger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/une-musicologie-entre-textes-et-arts-celine-carenco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://outremesure.lfi.fr/achat/produit_details.php?id=141&amp;amp;catid=20" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ramaut-Chevassus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/andre-hodeir-le-jazz-et-son-double" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-fargeton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037168v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fargeton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2023.1641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0288" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1369" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Malrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1370" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1212" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725181v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/musique-histoire-et-musicologie-thierry-favier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie Tristano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cotro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/a-linvisible-nulle-nest-tenue/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;it&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Christian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Abelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723582v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherrie Tucker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/cm.v0i71-73.4831" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feneyrou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5476/la-critique-musicale-du-xxe-siecle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ecoute-multiple-ecoute-des-multiples-beatrice-ramaut-chevassus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesardentsediteurs.com/?Harlem-a-Limoges-Une-histoire-du" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113510" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/chemins-de-la-creation/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/4541-boppin-with-django-l-influence-du-be-pop-sur-le-langage-tardif-de-django-reinhardt-9782752104274.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damon-Guillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carenco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Branger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/une-musicologie-entre-textes-et-arts-celine-carenco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://outremesure.lfi.fr/achat/produit_details.php?id=141&amp;amp;catid=20" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ramaut-Chevassus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/andre-hodeir-le-jazz-et-son-double" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>