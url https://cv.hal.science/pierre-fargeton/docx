--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -105,924 +105,924 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boppin’ with Django. Il be-bop e la chitarra elettrica di Django Reinhardt, a cura di Luca Cerchiari, Milano, Mimesis Edizioni, Collana: Musica contemporanea, 172 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siv B. Lie. Django Generations. Hearing Ethnorace, Citizenship, and Jazz Manouche in France, Chicago : University of Chicago Press, 2021, xiii + 260 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111 (1), pp.218-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Brassens antihéros de music-hall ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Vol. 22 (n°1), p. 136-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une si profonde simplicité&amp;quot; : Mireille (1906-1996) et la naissance de la chanson française moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111 (1), pp.65-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Le petit monsieur d’Angers” : Michel Perrin sous la protection de Max Jacob » Max Jacob à Michel Perrin (1936). Correspondance inédite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.679-694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/maxja.2023.1641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Ventura, jazz and French chanson: an ambiguous Americanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, TRACS (Transatlantic Cultures) - Américanisation par les arts, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35008/tracs-0288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celeste Day Moore. Soundscapes of Liberation. African American Music in Postwar France. Durham, NC : Duke University Press, 2021, xiv + 294 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre figure du primitif : Django Reinhardt selon Hugues Panassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique en acte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.107-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le swing ou « la sensation de l’irremplaçable. » Autour d’une interview inédite d’Hugues Panassié par Max Jacob (1936)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Max Jacob et les arts de la scène, 19 (1), pp.179-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/maxja.2019.1369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vie de château. Max Jacob chez Hugues Panassié. Témoignage suivi d’une lettre inédite à Jean Malrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Malrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Max Jacob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Max Jacob et les arts de la scène, 19 (1), pp.197-209. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/maxja.2019.1370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/maxja.2019.1370⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04023625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monsieur X… ou les années d’apprentissage d’André Hodeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skén&amp;graphie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les écritures dramatiques &amp; la radio, 3, pp.39-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/skenegraphie.1212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596129v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-04715833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1480,165 +1480,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adapting American Jazz to ‘Le Goût Français’: Ray Ventura’s Collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art and the Americanization of France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Collaborative History | Department of African American Studies | Department of Music | Humanities Council | University Center for Human Values | Maison des Sciences de l’Homme | Université Paris-Saclay, Dec 2022, Princeton University, New Jersey, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Georges Brassens antihéros de music-hall ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le music-hall après le music-hall</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR Arts &amp; Médias - Université Sorbonne Nouvelle, Mar 2022, Sorbonne Nouvelle Paris 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751310v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04751285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two French masters: Hugues Panassié and André Hodeir</w:t>
               </w:r>
@@ -2077,775 +2077,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qui cloche avec les boppers / Qu'est-ce qui marche avec les boppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennie Tristano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les musiciens de jazz (s')écrivent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-1-0370-2131-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Madeleine Gautier : une intermédiaire oubliée du jazz en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’invisible nulle n’est tenue. Questions de genre et place des femmes dans le jazz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://pufr-editions.fr/produit/a-linvisible-nulle-nest-tenue/, 2023, 978-2-86906-902-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce qui cloche avec les boppers / Qu'est-ce qui marche avec les boppers</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : à l'invisible nulle n'est tenue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lennie Tristano</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cotro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l'invisible nulle n'est tenue. Questions de genre et place des femmes dans le jazz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais (PUFR)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-86906-902-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance Bobby Jaspar - André Hodeir. Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les musiciens de jazz (s')écrivent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 979-1-0370-2131-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction : à l'invisible nulle n'est tenue</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’écoute des écrits de musiciens de jazz. Réviser les partages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...87 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Séité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les musiciens de jazz (s')écrivent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hermann</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 979-1-0370-2131-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Yannick Séité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennie Tristano au Metronome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les musiciens de jazz (s')écrivent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 979-1-0370-2131-1</w:t>
+              <w:t xml:space="preserve">, https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton, 2023, 979-1-0370-2131-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Lennie Tristano au Metronome</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hodeir : quitte ou double. Quand le passage à la littérature éclaire l’œuvre d’un « théoricien » du jazz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les musiciens de jazz (s')écrivent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton, 2023, 979-1-0370-2131-1</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-1-0370-2131-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">André Hodeir : quitte ou double. Quand le passage à la littérature éclaire l’œuvre d’un « théoricien » du jazz</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Claude à Charlie : d’un chroniqueur à l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les musiciens de jazz (s')écrivent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hermann</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 979-1-0370-2131-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debout les gratteux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Abelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les musiciens de jazz (s')écrivent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 979-1-0370-2131-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4175,51 +4175,51 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Séité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 979-1-0370-2131-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4810,51 +4810,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4FACB92"/>
+    <w:nsid w:val="B51928B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5041,51 +5041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-fargeton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037168v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fargeton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595402v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2023.1641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0288" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1369" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023625v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Malrieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1370" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1212" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725181v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/musique-histoire-et-musicologie-thierry-favier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie Tristano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cotro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/a-linvisible-nulle-nest-tenue/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;it&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Christian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Abelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723582v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherrie Tucker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/cm.v0i71-73.4831" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feneyrou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5476/la-critique-musicale-du-xxe-siecle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ecoute-multiple-ecoute-des-multiples-beatrice-ramaut-chevassus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesardentsediteurs.com/?Harlem-a-Limoges-Une-histoire-du" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113510" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/chemins-de-la-creation/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/4541-boppin-with-django-l-influence-du-be-pop-sur-le-langage-tardif-de-django-reinhardt-9782752104274.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damon-Guillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carenco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Branger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/une-musicologie-entre-textes-et-arts-celine-carenco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://outremesure.lfi.fr/achat/produit_details.php?id=141&amp;amp;catid=20" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ramaut-Chevassus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/andre-hodeir-le-jazz-et-son-double" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-fargeton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715833v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fargeton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037168v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037174v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595402v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2023.1641" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724867v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0288" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724858v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1369" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023625v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Malrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/maxja.2019.1370" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1212" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725181v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723504v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751285v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751519v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/musique-histoire-et-musicologie-thierry-favier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie Tristano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/quand-les-musiciens-de-jazz-s-ecrivent-pierre-fargeton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cotro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/a-linvisible-nulle-nest-tenue/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;it&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Christian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Abelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723582v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherrie Tucker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/cm.v0i71-73.4831" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501433v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Feneyrou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5476/la-critique-musicale-du-xxe-siecle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/ecoute-multiple-ecoute-des-multiples-beatrice-ramaut-chevassus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723739v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesardentsediteurs.com/?Harlem-a-Limoges-Une-histoire-du" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113510" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/chemins-de-la-creation/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-delatour.com/fr/musicologie-analyses/4541-boppin-with-django-l-influence-du-be-pop-sur-le-langage-tardif-de-django-reinhardt-9782752104274.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04566260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Damon-Guillot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carenco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Branger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/une-musicologie-entre-textes-et-arts-celine-carenco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://outremesure.lfi.fr/achat/produit_details.php?id=141&amp;amp;catid=20" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ramaut-Chevassus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/andre-hodeir-le-jazz-et-son-double" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>