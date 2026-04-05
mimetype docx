--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -66,299 +66,303 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (112)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long-Term Multisensor Dataset from a Coking Plant Soil Lysimeter</w:t>
+                <w:t xml:space="preserve">Climate-driven hydrological extremes increase subsurface mobility of petroleum hydrocarbons: an experimental study under semi-continental climate conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sobaga</w:t>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noële Enjelvin</w:t>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Faure-Catteloin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112340⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1008, pp.181070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395419v1</w:t>
+                <w:t xml:space="preserve">hal-05382787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-driven hydrological extremes increase subsurface mobility of petroleum hydrocarbons: an experimental study under semi-continental climate conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Long-Term Multisensor Dataset from a Coking Plant Soil Lysimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+                <w:t xml:space="preserve">A. Sobaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+                <w:t xml:space="preserve">Noële Enjelvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Faure-Catteloin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1008, pp.181070. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.112340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05382787v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between chemical composition and VOCs emission potential of similar paving grade road bitumen</w:t>
               </w:r>
@@ -370,51 +374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -468,295 +472,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental multi-method approach to better characterize the LNAPL fate in soil under fluctuating groundwater levels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of polycyclic aromatic compound (PAH &amp; Polar-PAC) availability on their ecotoxicity towards terrestrial organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Aabbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bojic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2024.104319⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 467, pp.133646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.133646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472325v1</w:t>
+                <w:t xml:space="preserve">hal-04729578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of polycyclic aromatic compound (PAH &amp; Polar-PAC) availability on their ecotoxicity towards terrestrial organisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
+                <w:t xml:space="preserve">An experimental multi-method approach to better characterize the LNAPL fate in soil under fluctuating groundwater levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bojic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 467, pp.133646. </w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 262, pp.104319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.133646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2024.104319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729578v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the interactions between soil–biosphere–atmosphere (ISBA) land surface model soil hydrology, using four closed-form soil water relationships and several lysimeters</w:t>
               </w:r>
@@ -794,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noële Enjelvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (13), pp.2437-2461. </w:t>
@@ -870,957 +874,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional redundancy in response to runoff input upholds microbial community in hydrocarbon-contaminated land-sea continuum</w:t>
+                <w:t xml:space="preserve">Pre- to early-rift thermal conditions of the Upper Rhine Graben using geological and organic geochemical controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Châtillon</w:t>
+                <w:t xml:space="preserve">Laurie Tchang-Tchong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rigal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Claire Bossennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122330⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.106202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189595v1</w:t>
+                <w:t xml:space="preserve">hal-04076210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- to early-rift thermal conditions of the Upper Rhine Graben using geological and organic geochemical controls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional redundancy in response to runoff input upholds microbial community in hydrocarbon-contaminated land-sea continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Châtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Tchang-Tchong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond Michels</w:t>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
+                <w:t xml:space="preserve">François Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bossennec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Christine Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 151, pp.106202. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 335, pp.122330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076210v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handle Matrix Rank Deficiency, Noise, and Interferences in 3D Emission–Excitation Matrices: Effective Truncated Singular-Value Decomposition in Chemometrics Applied to the Analysis of Polycyclic Aromatic Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A critical review of the influence of groundwater level fluctuations and temperature on LNAPL contaminations in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merzouk Haouchine</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hossein Davarzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c02256⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806, pp.150412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810059v1</w:t>
+                <w:t xml:space="preserve">hal-03352335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanganate oxidation of polycyclic aromatic compounds (PAHs and polar PACs): column experiments with DNAPL at residual saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flue gas injection into depleted tight hydrocarbon reservoirs in the context of global warming mitigation: Computed evolution of some reservoir parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Myagkiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pacini-Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Johansson</w:t>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bataillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+                <w:t xml:space="preserve">Pranay Morajkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure-Catteloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-16717-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.103764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383173v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and functional trait-based approaches suggest that aerobic and anaerobic soil microorganisms allow the natural attenuation of oil from natural seeps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Borreca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.7245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-10850-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flue gas injection into depleted tight hydrocarbon reservoirs in the context of global warming mitigation: Computed evolution of some reservoir parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permanganate oxidation of polycyclic aromatic compounds (PAHs and polar PACs): column experiments with DNAPL at residual saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pacini-Petitjean</w:t>
+                <w:t xml:space="preserve">Clotilde Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Panfilov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure-Catteloin</w:t>
+                <w:t xml:space="preserve">Philippe Bataillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103764⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (11), pp.15966 - 15982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-16717-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786785v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical review of the influence of groundwater level fluctuations and temperature on LNAPL contaminations in the context of climate change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+                <w:t xml:space="preserve">Handle Matrix Rank Deficiency, Noise, and Interferences in 3D Emission–Excitation Matrices: Effective Truncated Singular-Value Decomposition in Chemometrics Applied to the Analysis of Polycyclic Aromatic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merzouk Haouchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Offroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Davarzani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Faure,</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 806, pp.150412. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (27), pp.23653-23661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c02256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352335v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the refractory enrichment factor of the bulk silicate Earth from metal-silicate experiments on rare Earth elements</w:t>
               </w:r>
@@ -1953,64 +1957,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistep thermodesorption coupled with molecular analyses as a quick, easy and environmentally friendly way to measure PAH availability in contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2064,559 +2068,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical oxidation efficiency for aged, PAH-contaminated sites An investigation of limiting factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Buès</w:t>
+                <w:t xml:space="preserve">FerrateVI oxidation of polycyclic aromatic compounds (PAHs and polar PACs) on DNAPL-spiked sand: degradation efficiency and oxygenated by-product formation compared to conventional oxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bataillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2019.103061⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.704-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-06841-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161312v1</w:t>
+                <w:t xml:space="preserve">hal-02429233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging as the main factor controlling PAH and polar-PAC (polycyclic aromatic compound) release mechanisms in historically coal-tar-contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (2), pp.1693-1705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-018-3708-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FerrateVI oxidation of polycyclic aromatic compounds (PAHs and polar PACs) on DNAPL-spiked sand: degradation efficiency and oxygenated by-product formation compared to conventional oxidants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Fenton-like and potassium permanganate oxidations of PAH-contaminated soils: Impact of oxidant doses on PAH and polar PAC (polycyclic aromatic compound) behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-06841-0⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224, pp.437-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.02.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429233v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenton-like and potassium permanganate oxidations of PAH-contaminated soils: Impact of oxidant doses on PAH and polar PAC (polycyclic aromatic compound) behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Coralie Biache</w:t>
+                <w:t xml:space="preserve">Chemical oxidation efficiency for aged, PAH-contaminated sites An investigation of limiting factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Saada</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Buès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 224, pp.437-444. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.103061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.02.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2019.103061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066680v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High PAH degradation and activity of degrading bacteria during alfalfa growth where a contrasted active community developed in comparison to unplanted soil</w:t>
               </w:r>
@@ -2641,51 +2645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cebron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2830,1951 +2834,1959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From atmospheric- to pedo-climate modeling in Technosols: A global scale approach</w:t>
+                <w:t xml:space="preserve">Application of chemical oxidation to remediate HCH-contaminated soil under batch and flow through conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Dagois</w:t>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Tascone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Rybnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 301, pp.47-59. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (17), pp.14748-14757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9083-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595552v1</w:t>
+                <w:t xml:space="preserve">hal-01533328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioremediation of PAH-contaminated soils: Consequences on formation and degradation of polar-polycyclic aromatic compounds and microbial community abundance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Biache</w:t>
+                <w:t xml:space="preserve">Comparison of the effectiveness of soil heating prior or during in situ chemical oxidation (ISCO) of aged PAH-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Ouali</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Véronique Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.01.026⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (12), pp.11265 - 11278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8731-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698413v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of colloidal transport of PAHs during column experiments run with contaminated soil samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of iron minerals in a 100 years-old Technosol. Consequences on Zn mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure,</w:t>
+                <w:t xml:space="preserve">Samuel Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Sardin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bataillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8586-4⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 290, pp.19-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353041v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01424855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effectiveness of soil heating prior or during in situ chemical oxidation (ISCO) of aged PAH-contaminated soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+                <w:t xml:space="preserve">Fast method to quantify PAHs in contaminated soils by direct thermodesorption using analytical pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8731-0⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 166, pp.241 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938587v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of chemical oxidation to remediate HCH-contaminated soil under batch and flow through conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of colloidal transport of PAHs during column experiments run with contaminated soil samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Tascone</w:t>
+                <w:t xml:space="preserve">Karim Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Rybnikova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+                <w:t xml:space="preserve">Michel Sardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (17), pp.14748-14757. </w:t>
+              <w:t xml:space="preserve">, 2017, 24 (10), pp.9220-9228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9083-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8586-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533328v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast method to quantify PAHs in contaminated soils by direct thermodesorption using analytical pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Biache</w:t>
+                <w:t xml:space="preserve">Bioremediation of PAH-contaminated soils: Consequences on formation and degradation of polar-polycyclic aromatic compounds and microbial community abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lorgeoux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Salma Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 166, pp.241 - 248. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 329, pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2017.01.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696302v1</w:t>
+                <w:t xml:space="preserve">hal-01698413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of iron minerals in a 100 years-old Technosol. Consequences on Zn mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">From atmospheric- to pedo-climate modeling in Technosols: A global scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dagois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bataillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coussy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maubec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 290, pp.19-32. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 301, pp.47-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.12.009⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01424855v1</w:t>
+                <w:t xml:space="preserve">hal-01595552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of n -Alkane ( n -C 8 H 18 ) under Reservoir Conditions in Response to Gas Mixture Injection (CO 2 /O 2 ): Understanding Oxygenated Compound Distribution</w:t>
+                <w:t xml:space="preserve">Effect of thermal pre-treatment on the availability of PAHs for successive chemical oxidation in contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pacini-Petitjean</w:t>
+                <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Morajkar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b01323⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5369-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930916v1</w:t>
+                <w:t xml:space="preserve">hal-01205445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermal pre-treatment on the availability of PAHs for successive chemical oxidation in contaminated soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection of oxidant doses for in situ chemical oxidation of soils contaminated by polycyclic aromatic hydrocarbons (PAHs): A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Usman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K Hanna</w:t>
+                <w:t xml:space="preserve">M.-O. Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 312, pp.280 - 297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.03.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5369-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01205445v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of oxidant doses for in situ chemical oxidation of soils contaminated by polycyclic aromatic hydrocarbons (PAHs): A review</w:t>
+                <w:t xml:space="preserve">Organic matter sulfurization on protracted diagenetic timescales: The possible role of anaerobic oxidation of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ranc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Faure</w:t>
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Croze</w:t>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-O. Simonnot</w:t>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 312, pp.280 - 297. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 381, pp.54-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.03.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780410v1</w:t>
+                <w:t xml:space="preserve">hal-03176805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter sulfurization on protracted diagenetic timescales: The possible role of anaerobic oxidation of methane</w:t>
+                <w:t xml:space="preserve">Isolation and substrate screening of polycyclic aromatic hydrocarbon degrading bacteria from soil with long history of contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melesio Quijada</w:t>
+                <w:t xml:space="preserve">François Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+                <w:t xml:space="preserve">David Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cebron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.08.010⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176805v1</w:t>
+                <w:t xml:space="preserve">hal-01780009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and substrate screening of polycyclic aromatic hydrocarbon degrading bacteria from soil with long history of contamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climatic influence on mobility of organic pollutants in Technosols from contrasted industrial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dagois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thomas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Billet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 107, pp.1 - 9. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-015-1108-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780009v1</w:t>
+                <w:t xml:space="preserve">hal-01254243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic influence on mobility of organic pollutants in Technosols from contrasted industrial activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Dagois</w:t>
+                <w:t xml:space="preserve">Oxidation of n -Alkane ( n -C 8 H 18 ) under Reservoir Conditions in Response to Gas Mixture Injection (CO 2 /O 2 ): Understanding Oxygenated Compound Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pacini-Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Schwartz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+                <w:t xml:space="preserve">P. Morajkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+                <w:t xml:space="preserve">V. Burklé-Vitzthum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Randi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-015-1108-4⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (9), pp.7560-7570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b01323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254243v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of clay mineral, wood sawdust or root organic matter on the bacterial and fungal community structures in two aged PAH-contaminated soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Bongoua-Devisme</w:t>
+                <w:t xml:space="preserve">Effect of pre-heating on the chemical oxidation efficiency: Implications for the PAH availability measurement in contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
+                <w:t xml:space="preserve">Sitraka Andriatsihoarana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (18), pp.13724-13738. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 286, pp.55-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4117-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248748v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of dissolved organic matter during abiotic oxidation of coal tar—comparison with contaminated soils under natural attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogier Hanser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (2), pp.1431-1443. </w:t>
@@ -4806,9967 +4818,9850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre-heating on the chemical oxidation efficiency: Implications for the PAH availability measurement in contaminated soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+                <w:t xml:space="preserve">Impact of clay mineral, wood sawdust or root organic matter on the bacterial and fungal community structures in two aged PAH-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sitraka Andriatsihoarana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+                <w:t xml:space="preserve">Jeanne Bongoua-Devisme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.041⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13724-13738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159492v1</w:t>
+                <w:t xml:space="preserve">hal-01248748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of N-hexadecane and crude oil in response to injection of a CO2/O2 mixture under depleted reservoir conditions: Experimental and kinetic modeling preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pacini-Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burkle-Vitzthum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35, pp.110-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijggc.2014.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of PAH/mineral associations during thermodesorption: impact for the determination of mineral retention properties towards PAHs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 407 (12), pp.3509-3516. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-015-8547-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of n-Alkane (n-C8H18) under Reservoir Conditions, in Context of Gas Mixture Injection (CO2/O-2): Construction of a Kinetic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pacini-Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morajkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Burkle-Vitzthum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Randi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (3), pp.1913-1922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ef502553x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fresh organic matter incorporation on PAH fate in a contaminated industrial soil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First intercomparison study on the analysis of oxygenated polycyclic aromatic hydrocarbons (oxy-PAHs) and nitrogen heterocyclic polycyclic aromatic compounds (N-PACs) in contaminated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Leglize</w:t>
+                <w:t xml:space="preserve">S. Lundstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Watteau</w:t>
+                <w:t xml:space="preserve">B. A. M. Bandowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">W. Wilcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Christensen J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.004⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2014.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934639v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Technosol as archives of organic matter related to past industrial activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hermine Huot</w:t>
+                <w:t xml:space="preserve">Role of goethite during air-oxidation of PAH-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117, pp.823-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.04.047⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00987218v1</w:t>
+                <w:t xml:space="preserve">hal-01101620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First intercomparison study on the analysis of oxygenated polycyclic aromatic hydrocarbons (oxy-PAHs) and nitrogen heterocyclic polycyclic aromatic compounds (N-PACs) in contaminated soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Lundstedt</w:t>
+                <w:t xml:space="preserve">Impact of oxidation and biodegradation on the most commonly used polycyclic aromatic hydrocarbon (PAH) diagnostic ratios: Implications for the source identifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. A. M. Bandowe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure,</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2014.01.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 267, pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01077098v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of goethite during air-oxidation of PAH-contaminated soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure</w:t>
+                <w:t xml:space="preserve">Chemical oxidation of hexachlorocyclohexanes (HCHs) in contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tascone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.11.004⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 476, pp.434-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101620v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of oxidation and biodegradation on the most commonly used polycyclic aromatic hydrocarbon (PAH) diagnostic ratios: Implications for the source identifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Impact of clay mineral on air oxidation of PAH-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure,</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.12.036⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (18), pp.11017-11026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2966-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076256v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical oxidation of hexachlorocyclohexanes (HCHs) in contaminated soils</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Technosol as archives of organic matter related to past industrial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 476, pp.434-439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.01.027⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 487 (2014), pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.04.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077488v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of clay mineral on air oxidation of PAH-contaminated soils</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of fresh organic matter incorporation on PAH fate in a contaminated industrial soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leglize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (18), pp.11017-11026. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 497-498, pp. 345-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2966-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076244v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of the organic matter in a coking plant soil and its main constituents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Biache</w:t>
+                <w:t xml:space="preserve">Experimental increase in availability of a PAH complex organic contamination from an aged contaminated soil: Consequences on biodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 177, pp.98-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.01.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.12.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01114804v1</w:t>
+                <w:t xml:space="preserve">hal-01114354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective role of fine silts for PAH in a former industrial soil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure</w:t>
+                <w:t xml:space="preserve">Advanced oxidation processes to remove aliphatic and aromatic hydrocarbons in contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.03.068⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01119519v1</w:t>
+                <w:t xml:space="preserve">hal-01119705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible terrigenous origin for perylene based on a sedimentary record of a pond (Lorraine, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation of various kinds of goethite into magnetite: Effect of chemical and surface properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Bertrand</w:t>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 197-198, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.02.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00830439v1</w:t>
+                <w:t xml:space="preserve">hal-00916657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of various kinds of goethite into magnetite: Effect of chemical and surface properties.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Treatment of hydrocarbon contamination under flow through conditions by using magnetite catalyzed chemical oxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.12.015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1016-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916657v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced oxidation processes to remove aliphatic and aromatic hydrocarbons in contaminated soils</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A possible terrigenous origin for perylene based on a sedimentary record of a pond (Lorraine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Losson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp. 69-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119705v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00830439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental increase in availability of a PAH complex organic contamination from an aged contaminated soil: Consequences on biodegradation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent vegetation history from a swampy environment to a pond based on macromolecular organic matter (lignin and fatty acids) and pollen sedimentary records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Montarges‐pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Losson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.01.043⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01114354v1</w:t>
+                <w:t xml:space="preserve">hal-01080684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of hydrocarbon contamination under flow through conditions by using magnetite catalyzed chemical oxidation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Usman</w:t>
+                <w:t xml:space="preserve">Protective role of fine silts for PAH in a former industrial soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leglize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1016-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 179, pp.81-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916609v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent vegetation history from a swampy environment to a pond based on macromolecular organic matter (lignin and fatty acids) and pollen sedimentary records</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Losson</w:t>
+                <w:t xml:space="preserve">Biodegradation of the organic matter in a coking plant soil and its main constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 64, pp.47-57. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 56, pp.10-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.09.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01080684v1</w:t>
+                <w:t xml:space="preserve">hal-01114804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and laboratory investigation of the alteration of Boom Clay (Oligocene) at the air–geological barrier interface within the Mol underground facility (Belgium): Consequences on kerogen and bitumen compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bruggeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Craen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (12), pp.2476-2485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of magnetite-activated persulfate oxidation for the degradation of PAHs in contaminated soils.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Usman</w:t>
+                <w:t xml:space="preserve">Speciation of Organic Matter and Heavy Metals in Urban Wastewaters from an Emerging Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Samrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Houhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 223 (8), pp.4695-4708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-012-1226-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.01.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00878576v1</w:t>
+                <w:t xml:space="preserve">hal-02265042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the role of kerogen and clay minerals in the formation of bitumen during the oxidation of Boom Clay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Michels</w:t>
+                <w:t xml:space="preserve">Remediation of PAH-contaminated soils by magnetite catalyzed Fenton-like oxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.02.046⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117-118, pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176819v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of Organic Matter and Heavy Metals in Urban Wastewaters from an Emerging Country</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. El Samrani</w:t>
+                <w:t xml:space="preserve">Application of magnetite-activated persulfate oxidation for the degradation of PAHs in contaminated soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (3), pp.234-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-012-1226-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02265042v1</w:t>
+                <w:t xml:space="preserve">hal-00878576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediation of PAH-contaminated soils by magnetite catalyzed Fenton-like oxidation.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the role of kerogen and clay minerals in the formation of bitumen during the oxidation of Boom Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Craen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bruggeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.01.007⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97, pp.344-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00878582v1</w:t>
+                <w:t xml:space="preserve">hal-03176819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Organic Contamination in Urban Soils of Cotonou Town (Benin)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly C Kèlomè</w:t>
+                <w:t xml:space="preserve">Detection and Monitoring of PAH and Oxy-PAHs by High Resolution Mass Spectrometry: Comparison of ESI, APCI and APPI Source Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucien Marc Oyédé</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Environment &amp; Climate Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (3), pp.530-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-011-0304-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510762v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Monitoring of PAH and Oxy-PAHs by High Resolution Mass Spectrometry: Comparison of ESI, APCI and APPI Source Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular evidence for recent land use change from a swampy environment to a pond (Lorraine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Montarges‐pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Losson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ghislain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (3), pp.530-536. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-011-0304-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176821v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of organic contamination in urban soils of Cotonou town (Benin).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly C. Kèlomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien-Marc Oyédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Environment &amp; Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (1), pp.99-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeII induced mineralogical transformations of ferric oxyhydroxides into magnetite of variable stoichiometry and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 194, pp.328-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence for recent land use change from a swampy environment to a pond (Lorraine, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of magnetite catalyzed chemical oxidation (Fenton-like and persulfate) for the remediation of oil hydrocarbon contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96, pp.270-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.06.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00758066v1</w:t>
+                <w:t xml:space="preserve">hal-00878590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of magnetite catalyzed chemical oxidation (Fenton-like and persulfate) for the remediation of oil hydrocarbon contamination</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occurrence of fossil organic matter in modern environments: optical, geochemical and isotopic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Graz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (8), pp.1302-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.01.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00878590v1</w:t>
+                <w:t xml:space="preserve">insu-00592510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root exudates modify bacterial diversity of phenanthrene degraders in PAH-polluted soil but not phenanthrene degradation rates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Louvel</w:t>
+                <w:t xml:space="preserve">Formation of green rust via mineralogical transformation of ferric oxides (ferrihydrite, goethite and hematite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64, pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02376.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03176834v1</w:t>
+                <w:t xml:space="preserve">hal-00878568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of fossil organic matter in modern environments: optical, geochemical and isotopic evidence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low temperature oxidation of a coking plant soil organic matter and its major constituents: An experimental approach to simulate a long term evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.05.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 188 (1-3), pp.221-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.01.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00592510v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of green rust via mineralogical transformation of ferric oxides (ferrihydrite, goethite and hematite)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure</w:t>
+                <w:t xml:space="preserve">In situ assessment of phytotechnologies for multicontaminated soil management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.10.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.245-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2011.568546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00878568v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ assessment of phytotechnologies for multicontaminated soil management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+                <w:t xml:space="preserve">Root exudates modify bacterial diversity of phenanthrene degraders in PAH-polluted soil but not phenanthrene degradation rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Barnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Coralie Biache</w:t>
+                <w:t xml:space="preserve">Yin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.722-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02376.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15226514.2011.568546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01486337v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature oxidation of a coking plant soil organic matter and its major constituents: An experimental approach to simulate a long term evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+                <w:t xml:space="preserve">Quantification of fossil organic matter in contaminated sediments from an industrial watershed: Validation of the quantitative multimolecular approach by radiocarbon analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.01.102⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408 (19), pp.4251-4256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142152v1</w:t>
+                <w:t xml:space="preserve">hal-03176845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of fossil organic matter in contaminated sediments from an industrial watershed: Validation of the quantitative multimolecular approach by radiocarbon analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Low-Temperature, Mineral-Catalyzed Air Oxidation: A Possible New Pathway for PAH Stabilization in Sediments and Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 408 (19), pp.4251-4256. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (22), pp.8547-8552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es102832r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176845v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature, Mineral-Catalyzed Air Oxidation: A Possible New Pathway for PAH Stabilization in Sediments and Soils</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raymond Michels</w:t>
+                <w:t xml:space="preserve">Characteristics of a solid coal tar sampled from a contaminated soil and of the organics transferred into water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es102832r⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (2), pp.352-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2009.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176842v1</w:t>
+                <w:t xml:space="preserve">hal-00429909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of a solid coal tar sampled from a contaminated soil and of the organics transferred into water</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.-O. Simonnot</w:t>
+                <w:t xml:space="preserve">Analyzing hydrocarbons in sewer to help in PAH source apportionment in sewage sludges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Regier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (8), pp.995-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.01.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2009.06.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00429909v1</w:t>
+                <w:t xml:space="preserve">hal-01760357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing hydrocarbons in sewer to help in PAH source apportionment in sewage sludges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annette Regier</w:t>
+                <w:t xml:space="preserve">Influence of vegetation on the in situ bacterial community and polycyclic aromatic hydrocarbon (PAH) degraders in aged PAH-contaminated or thermal-desorption-treated soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (19), pp.6322-6330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02862-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.01.059⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01760357v1</w:t>
+                <w:t xml:space="preserve">hal-00468180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vegetation on the in situ bacterial community and polycyclic aromatic hydrocarbon (PAH) degraders in aged PAH-contaminated or thermal-desorption-treated soil.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+                <w:t xml:space="preserve">Insights into preservation of fossil plant cuticles using thermally assisted hydrolysis methylation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Aucour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hautevelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02862-08⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.784-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2009.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468180v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into preservation of fossil plant cuticles using thermally assisted hydrolysis methylation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Aucour</w:t>
+                <w:t xml:space="preserve">Distribution of organic pollutants and natural organic matter in urban storm water sediments as a function of grain size.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 403, pp.178-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2009.04.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00468250v1</w:t>
+                <w:t xml:space="preserve">hal-00467822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C4 plants decline in the Himalayan basin since the Last Glacial Maximum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the source apportionment of the lipidic fraction from sediments along the Fensch River, France : a multimolecular approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 398, pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.02.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345940v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thermal desorption on the composition of two coking plant soils : impact on solvent extractable organic compounds and metal bioavailability.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+                <w:t xml:space="preserve">Quantitative multimolecular marker approach to investigate the spatial variability of the transfer of pollution from the Fensch River to the Moselle River (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Leyval</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 389, pp.503-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.06.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00467871v1</w:t>
+                <w:t xml:space="preserve">hal-00329775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the source apportionment of the lipidic fraction from sediments along the Fensch River, France : a multimolecular approach.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Organic contamination identification in sediments from a mediterranean coastal ecosystem : the case of the Nador lagoon (Eastern Morocco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Karim Bloundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Duplay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340, pp.840-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.02.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00329795v1</w:t>
+                <w:t xml:space="preserve">hal-00467874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative multimolecular marker approach to investigate the spatial variability of the transfer of pollution from the Fensch River to the Moselle River (France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">C4 plants decline in the Himalayan basin since the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Kudrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.09.023⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.1396-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329775v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03634832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic contamination identification in sediments from a mediterranean coastal ecosystem : the case of the Nador lagoon (Eastern Morocco).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Duplay</w:t>
+                <w:t xml:space="preserve">Organic contamination identification in sediments from a Mediterranean coastal ecosystem: The case of the Nador lagoon (Eastern Morocco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Bloundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duplay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 340, pp.840-849. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+              <w:t xml:space="preserve">, 2008, 340 (12), pp.840-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2008.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467874v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00348665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of organic pollutants and natural organic matter in urban storm water sediments as a function of grain size.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C4 plants decline in the Himalayan basin since the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kudrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.1396-1409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.05.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00467822v1</w:t>
+                <w:t xml:space="preserve">hal-00345940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C4 plants decline in the Himalayan basin since the Last Glacial Maximum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+                <w:t xml:space="preserve">Effects of thermal desorption on the composition of two coking plant soils : impact on solvent extractable organic compounds and metal bioavailability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Munier-Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.04.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 156, pp.671-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03634832v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic contamination identification in sediments from a Mediterranean coastal ecosystem: The case of the Nador lagoon (Eastern Morocco).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Faure</w:t>
+                <w:t xml:space="preserve">Efficient organic carbon burial in the Bengal fan sustained by the Himalayan erosional system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Duplay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Kudrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.08.007⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 450 (7168), pp.407-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature06273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00348665v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient organic carbon burial in the Bengal fan sustained by the Himalayan erosional system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+                <w:t xml:space="preserve">The junction of Fensch and Moselle rivers, France; mineralogy and composition of river materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hermann Kudrass</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature06273⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (1), pp.85-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00254-006-0621-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176854v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of natural organic matter on the solid-phase extraction of organic micropollutants: Application to the water-extract from highly contaminated river sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1113 (1-2), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00186950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The junction of Fensch and Moselle rivers, France; mineralogy and composition of river materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">alkanes and hopanes for pollution source apportionment in coking plant soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaodan Su</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-006-0066-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00254-006-0621-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03176858v1</w:t>
+                <w:t xml:space="preserve">hal-00163282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alkanes and hopanes for pollution source apportionment in coking plant soils.</w:t>
+                <w:t xml:space="preserve">Lixiviation of argillaceous rocks : impact of oxidation degree states on organic compound mobilization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiaodan Su</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peiffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 86, pp.426-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/1.fuel.2006.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-006-0066-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00163282v1</w:t>
+                <w:t xml:space="preserve">hal-00131193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lixiviation of argillaceous rocks : impact of oxidation degree states on organic compound mobilization.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The influence of demineralisation and ammoxidation on the adsorption properties of an activated carbon prepared from a Polish lignite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Burg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Furdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/1.fuel.2006.07.008⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, pp.2549-2557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2006.05.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131193v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of organic matter by flash pyrolysis-gas chromatography-mass spectrometry in the presence of Na-smectite : when clay minerals lead to identical molecular signature.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aromatization of organic matter induced by the presence of clays during flash pyrolysis-gas chromatography-mass spectrometry (PyGC-MS). A major analytical artifact.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schlepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.09.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2005.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163583v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a highly contaminated river on a more important hydrologic system : changes in organic markers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Analysis of organic matter by flash pyrolysis-gas chromatography-mass spectrometry in the presence of Na-smectite : when clay minerals lead to identical molecular signature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Ramelli</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.021⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37, pp.1900-1912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163572v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of demineralisation and ammoxidation on the adsorption properties of an activated carbon prepared from a Polish lignite.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a highly contaminated river on a more important hydrologic system : changes in organic markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ramelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2006.05.052⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 372, pp.183-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00163505v1</w:t>
+                <w:t xml:space="preserve">hal-00163572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatization of organic matter induced by the presence of clays during flash pyrolysis-gas chromatography-mass spectrometry (PyGC-MS). A major analytical artifact.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic markers in the lipidic fraction of sewage sludges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39, pp.1215-1232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2004.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2005.02.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00021673v1</w:t>
+                <w:t xml:space="preserve">hal-00095947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic markers in the lipidic fraction of sewage sludges.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Molecular studies of insoluble organic matter in river sediments from Alsace-Lorraine (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (2), pp.109 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2003.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2004.12.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00095947v1</w:t>
+                <w:t xml:space="preserve">hal-01822807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular studies of insoluble organic matter in river sediments from Alsace-Lorraine (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Landais</w:t>
+                <w:t xml:space="preserve">Effects of water–cement solutions on the composition of organic compounds leached from oxidized Callovo–Oxfordian argillaceous sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Griffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (1-4), pp.309 - 323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2003.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2003.10.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01822807v1</w:t>
+                <w:t xml:space="preserve">hal-01822757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of water–cement solutions on the composition of organic compounds leached from oxidized Callovo–Oxfordian argillaceous sediment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PY-GC/AED and chemometric correlation to Characterize sewage sludges of different origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 71 (2), pp.553-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2003.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2003.12.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01822757v1</w:t>
+                <w:t xml:space="preserve">hal-03142146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PY-GC/AED and chemometric correlation to Characterize sewage sludges of different origins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+                <w:t xml:space="preserve">Fatty acids of lipid fractions in extracellular polymeric substances of activated sludge flocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merja Kontro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Keinänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (10), pp.1093-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-006-1165-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2003.08.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142146v1</w:t>
+                <w:t xml:space="preserve">hal-03142134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acids of lipid fractions in extracellular polymeric substances of activated sludge flocs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Cadoret</w:t>
+                <w:t xml:space="preserve">Characterization of the macromolecular organic content of sewage sludges by thermally assisted hydrolysis and methylation-gas chromatography–mass spectrometer (THM-GC/MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68-69, pp.331-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0165-2370(03)00053-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11745-006-1165-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142134v1</w:t>
+                <w:t xml:space="preserve">hal-03142149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the macromolecular organic content of sewage sludges by thermally assisted hydrolysis and methylation-gas chromatography–mass spectrometer (THM-GC/MS)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low temperature air oxidation of n-alkanes in the presence of Na-smectite⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Schlepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Burkle-Vitzthum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Elie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (14), pp.1751-1762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-2361(03)00133-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0165-2370(03)00053-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142149v1</w:t>
+                <w:t xml:space="preserve">hal-03176865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature air oxidation of n-alkanes in the presence of Na-smectite⋆</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcel Elie</w:t>
+                <w:t xml:space="preserve">Comparison of pressurized liquid extraction with classical solvent extraction and microwave-assisted extraction–application to the investigation of the artificial maturation of Mahakam coal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 82 (14), pp.1751-1762. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 81 (6), pp.747-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-2361(01)00192-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-2361(03)00133-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03176865v1</w:t>
+                <w:t xml:space="preserve">hal-03142137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of pressurized liquid extraction with classical solvent extraction and microwave-assisted extraction–application to the investigation of the artificial maturation of Mahakam coal</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 33 (12), pp.1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00171-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-2361(01)00192-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142137v1</w:t>
+                <w:t xml:space="preserve">hal-03142143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of thermodesorption and pyrolysis-GC–AED to the analysis of river sediments and sewage sludges for environmental purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 62 (2), pp.297 - 318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0165-2370(01)00127-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0146-6380(02)00171-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142143v1</w:t>
+                <w:t xml:space="preserve">hal-01822803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of thermodesorption and pyrolysis-GC–AED to the analysis of river sediments and sewage sludges for environmental purpose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding of reservoir gas compositions in a natural case using stepwise semi-open artificial maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noële Enjelvin-Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (5), pp.589-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0264-8172(02)00033-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0165-2370(01)00127-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01822803v1</w:t>
+                <w:t xml:space="preserve">hal-03142140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of reservoir gas compositions in a natural case using stepwise semi-open artificial maturation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
+                <w:t xml:space="preserve">Influence of paleoenvironment and radiolytic alteration on the geochemistry of organic matter from Autunian shales of the Lodeve uranium deposit, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Schlepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 172 (1), pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/172.1.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0264-8172(02)00033-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03142140v1</w:t>
+                <w:t xml:space="preserve">hal-03176875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of paleoenvironment and radiolytic alteration on the geochemistry of organic matter from Autunian shales of the Lodeve uranium deposit, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
+                <w:t xml:space="preserve">Rapid contamination screening of river sediments by flash pyrolysis-gas chromatography–mass spectrometry (PyGC–MS) and thermodesorption GC–MS (TdGC–MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Landais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 172 (1), pp.99-109. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 57 (2), pp.187-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/172.1.99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0165-2370(00)00111-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176875v1</w:t>
+                <w:t xml:space="preserve">hal-03176882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid contamination screening of river sediments by flash pyrolysis-gas chromatography–mass spectrometry (PyGC–MS) and thermodesorption GC–MS (TdGC–MS)</w:t>
+                <w:t xml:space="preserve">Contributions organiques naturelles et anthropiques dans les sédiments du lac de Kruth-Wildenstein (Haut-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 330 (1), pp.39-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0165-2370(00)00111-X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03176882v1</w:t>
+                <w:t xml:space="preserve">hal-03177436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Diffuse Contamination of River Sediments by Road Asphalt Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 34 (7), pp.1174-1181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es9909733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es9909733⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and Laboratory Oxidation of Low-Organic-Carbon-Content Sediments: Comparison of Chemical Changes in Hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Griffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 14 (4), pp.854-861. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef9902146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef9902146⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions organiques naturelles et anthropiques dans les sédiments du lac de Kruth-Wildenstein (Haut-Rhin, France)</w:t>
+                <w:t xml:space="preserve">Evidence for clay minerals catalytic effects during low-temperature air oxidation of n -alkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Landais</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 79 (14), pp.1751-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-2361(00)00039-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177436v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for clay minerals catalytic effects during low-temperature air oxidation of n -alkanes</w:t>
+                <w:t xml:space="preserve">Behavior of organic matter from Callovian shales during low-temperature air oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Landais</w:t>
+                <w:t xml:space="preserve">L. Griffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 79 (14), pp.1751-1756. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 78 (13), pp.1515-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-2361(99)00086-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-2361(00)00039-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03176892v1</w:t>
+                <w:t xml:space="preserve">hal-03176900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of organic matter from Callovian shales during low-temperature air oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porosity network of a ductile shear zone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Yves Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 17 (12), pp.1757-1769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0191-8141(95)00067-N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14776,423 +14671,423 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Pollution and Soil Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons, Inc. - ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 5: Degradation and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-188, 2018, 978-1-119-57306-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutions organiques et réhabilitation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols au coeur de la zone critique 5 - Dégradation et réhabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE éditions, pp.183-202, 2018, 9781784053833 (paper) - 9781784063832 (ebook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution mitigation: natural attenuation of organic pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Levin et al., IUSS Working Group SUITMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soils within cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-3-510-65411-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Organic Geochemistry Techniques to Environmental Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Kruge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15202,65 +15097,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Berthelin, P. M. Huang, J.-M. Bollag, F. Andreux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effect of Mineral-Organic-Microorganism Interactions on Soil and Freshwater Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.119-131, 1999, Effect of Mineral-Organic-Microorganism Interactions on Soil and Freshwater Environments, 978-1-4615-4683-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId504"/>
+      <w:footerReference w:type="default" r:id="rId502"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15407,51 +15302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobaga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure-Catteloin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112340" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05382787v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181070" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Dutoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2024.2378343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04472325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104319" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Aabbar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133646" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sobaga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2437-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04189595v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ch&#226;tillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tchang-Tchong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bossennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03810059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouk Haouchine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Offroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure," TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c02256" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03383173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Johansson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16717-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03805168v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Borreca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10850-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacini-Petitjean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Morajkar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103764" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352335v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150412" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03004013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122235" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161312v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bu&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3708-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06841-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saada" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.02.108" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2744-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Usman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hanna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.092" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595552v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWLQ50MT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.01.026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02353041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8586-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938587v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Ranc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Croze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8731-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533328v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Tascone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rybnikova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9083-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.01.055" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01424855v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacini-Petitjean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morajkar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01323" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205445v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5369-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Croze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.03.068" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.08.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780009v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.11.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NTKS4X9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254243v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1108-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248748v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bongoua-Devisme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4117-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Hanser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulang&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3465-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159492v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andriatsihoarana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.041" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249020v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.12.024" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697NJL14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158744v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8547-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249357v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502553x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934639v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pernot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8WF2PX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987218v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.04.047" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QWPNGV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077098v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lundstedt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. M. Bandowe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wilcke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boll" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Christensen J." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.01.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0BKP6TR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101620v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kouadio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.11.004" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076256v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.12.036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077488v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tascone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.01.027" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D27WJV7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076244v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2966-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114804v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.12.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL6HTLCH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119519v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.068" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MQ4BG58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830439v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.02.015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMQ4C71P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.12.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTKQJS5B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119705v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114354v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.01.043" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-313W278J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1016-8" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZQB56N6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080684v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.09.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTV8BX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Craen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.07.016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXH2DRL0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878576v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.01.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK37BMQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176819v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.02.046" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265042v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Khatib" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Samrani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houhou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1226-1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878582v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.01.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97C095M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510762v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly C K&#232;lom&#232;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Marc Oy&#233;d&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176821v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0304-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719747v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly C. K&#232;lom&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Marc Oy&#233;d&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845705v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.022" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878590v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH14T5G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176834v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02376.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2JF58S8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592510v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Graz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.05.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486337v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.568546" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142152v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.01.102" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176845v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.06.002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176842v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102832r" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429909v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benhabib" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sardin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J09D714-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760357v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Regier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.059" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJW0S0JQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468180v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02862-08" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468250v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautevelle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.04.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HNL3C2N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345940v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kudrass" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467871v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Munier-Lamy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.020" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84Q6MRBG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329795v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.02.028" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31G18ZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329775v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.09.023" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ4VK1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467874v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karim Bloundi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Duplay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.08.007" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1GC9PRL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467822v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.05.022" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM1MK7VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634832v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kudrass" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.04.005" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0RBRJCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348665v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bloundi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplay" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176854v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06273" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00186950v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeanneau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.080" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV7QBWLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176858v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0621-6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C34096DDC1E9F5EBF83D85D67A216DED3F4F3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163282v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Su" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-006-0066-x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBZ44VHX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131193v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1.fuel.2006.07.008" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163583v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lannuzel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.09.008" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCMCMKQ1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163572v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ramelli" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.021" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M80BJ6K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163505v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Starck" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burg" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Muller" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bimer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Furdin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.05.052" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR83H6TH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095947v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.12.024" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MSZMWX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822807v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Landais" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.10.008" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK2K74V2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822757v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Landais" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griffault" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2003.12.016" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWV50NW1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142146v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.08.008" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91M7K45-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142134v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Conrad" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Kontro" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kein&#228;nen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cadoret" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-1165-y" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K42F7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142149v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00053-6" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLGHF15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176865v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schlepp" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00133-9" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGFTN3K0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142137v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Mansuy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleck" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(01)00192-2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8PRXQK1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142143v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huault" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00171-7" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN27D8MX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822803v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00127-9" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KBMK3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142140v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin-Raoult" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-8172(02)00033-8" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z1V0267-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176875v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.1.99" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176882v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(00)00111-X" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0PF3RQK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176897v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9909733" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4HB3TH90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176887v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffault" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9902146" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4Q1ZH65N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177436v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176892v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00039-9" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8F8V7XD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176900v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(99)00086-1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGB8HWM2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176903v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Caron" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0191-8141(95)00067-N" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1HLV4DP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219039v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176790v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219032v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177453v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kruge" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05382787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure-Catteloin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112340" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Dutoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2024.2378343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Aabbar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04472325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sobaga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2437-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tchang-Tchong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bossennec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106202" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04189595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ch&#226;tillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122330" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150412" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacini-Petitjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Morajkar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103764" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03805168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Borreca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10850-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03383173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Johansson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16717-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03810059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouk Haouchine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Offroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure," TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c02256" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03004013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122235" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06841-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3708-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.02.108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bu&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2744-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Usman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hanna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.092" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Tascone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rybnikova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9083-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Ranc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Croze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8731-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01424855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.01.055" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02353041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8586-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698413v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.01.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWLQ50MT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5369-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Croze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.03.068" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-191ZK7KG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.08.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780009v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.11.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NTKS4X9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1108-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacini-Petitjean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morajkar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01323" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159492v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andriatsihoarana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.041" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Hanser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulang&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3465-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248748v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bongoua-Devisme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4117-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249020v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.12.024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697NJL14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158744v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8547-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502553x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lundstedt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. M. Bandowe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wilcke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boll" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Christensen J." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.01.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0BKP6TR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kouadio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.11.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076256v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.12.036" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tascone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.01.027" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D27WJV7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2966-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987218v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.04.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QWPNGV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934639v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pernot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8WF2PX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114354v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.01.043" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-313W278J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916657v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.12.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTKQJS5B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916609v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1016-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZQB56N6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830439v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.02.015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMQ4C71P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080684v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.09.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTV8BX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119519v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.068" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MQ4BG58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114804v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.12.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL6HTLCH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176814v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Craen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.07.016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXH2DRL0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265042v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Khatib" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Samrani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houhou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1226-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878582v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.01.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97C095M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878576v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.01.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK37BMQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176819v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.02.046" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176821v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0304-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719747v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly C. K&#232;lom&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Marc Oy&#233;d&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845705v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.022" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878590v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH14T5G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592510v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Graz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.05.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142152v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.01.102" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486337v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.568546" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176834v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02376.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2JF58S8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176845v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.06.002" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176842v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102832r" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429909v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benhabib" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sardin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J09D714-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760357v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Regier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.059" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJW0S0JQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468180v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02862-08" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468250v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautevelle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.04.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HNL3C2N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467822v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.05.022" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM1MK7VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329795v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.02.028" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31G18ZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329775v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.09.023" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ4VK1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467874v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karim Bloundi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Duplay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.08.007" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1GC9PRL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634832v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kudrass" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.04.005" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0RBRJCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348665v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bloundi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345940v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kudrass" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467871v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Munier-Lamy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.020" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84Q6MRBG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176854v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06273" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176858v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0621-6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C34096DDC1E9F5EBF83D85D67A216DED3F4F3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00186950v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeanneau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.080" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV7QBWLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163282v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Su" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-006-0066-x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBZ44VHX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131193v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1.fuel.2006.07.008" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163505v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Starck" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Muller" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bimer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Furdin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.05.052" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR83H6TH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163583v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lannuzel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.09.008" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCMCMKQ1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163572v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ramelli" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.021" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M80BJ6K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095947v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.12.024" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MSZMWX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822807v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Landais" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.10.008" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK2K74V2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822757v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Landais" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griffault" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2003.12.016" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWV50NW1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142146v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.08.008" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91M7K45-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142134v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Conrad" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Kontro" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kein&#228;nen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cadoret" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-1165-y" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K42F7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142149v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00053-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLGHF15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176865v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schlepp" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00133-9" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGFTN3K0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142137v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Mansuy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleck" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(01)00192-2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8PRXQK1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142143v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huault" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00171-7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN27D8MX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822803v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00127-9" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KBMK3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142140v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin-Raoult" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-8172(02)00033-8" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z1V0267-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176875v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.1.99" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176882v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(00)00111-X" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0PF3RQK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177436v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176897v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9909733" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4HB3TH90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176887v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffault" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9902146" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4Q1ZH65N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176892v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00039-9" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8F8V7XD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176900v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(99)00086-1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGB8HWM2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176903v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Caron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0191-8141(95)00067-N" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1HLV4DP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219039v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176790v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219032v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177453v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kruge" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>