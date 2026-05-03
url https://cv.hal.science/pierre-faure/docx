--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -740,961 +740,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the interactions between soil–biosphere–atmosphere (ISBA) land surface model soil hydrology, using four closed-form soil water relationships and several lysimeters</w:t>
+                <w:t xml:space="preserve">Functional redundancy in response to runoff input upholds microbial community in hydrocarbon-contaminated land-sea continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Sobaga</w:t>
+                <w:t xml:space="preserve">Elise Châtillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Habets</w:t>
+                <w:t xml:space="preserve">François Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Delire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noële Enjelvin</w:t>
+                <w:t xml:space="preserve">Christine Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (13), pp.2437-2461. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 335, pp.122330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-27-2437-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164040v1</w:t>
+                <w:t xml:space="preserve">hal-04189595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- to early-rift thermal conditions of the Upper Rhine Graben using geological and organic geochemical controls</w:t>
+                <w:t xml:space="preserve">Assessment of the interactions between soil–biosphere–atmosphere (ISBA) land surface model soil hydrology, using four closed-form soil water relationships and several lysimeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Tchang-Tchong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond Michels</w:t>
+                <w:t xml:space="preserve">Antoine Sobaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bossennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noële Enjelvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106202⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (13), pp.2437-2461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-2437-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076210v1</w:t>
+                <w:t xml:space="preserve">hal-04164040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional redundancy in response to runoff input upholds microbial community in hydrocarbon-contaminated land-sea continuum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre- to early-rift thermal conditions of the Upper Rhine Graben using geological and organic geochemical controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">Laurie Tchang-Tchong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rigal</w:t>
+                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cagnon</w:t>
+                <w:t xml:space="preserve">Claire Bossennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 335, pp.122330. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.106202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189595v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical review of the influence of groundwater level fluctuations and temperature on LNAPL contaminations in the context of climate change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+                <w:t xml:space="preserve">Taxonomic and functional trait-based approaches suggest that aerobic and anaerobic soil microorganisms allow the natural attenuation of oil from natural seeps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Davarzani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Borreca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150412⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.7245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-10850-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352335v1</w:t>
+                <w:t xml:space="preserve">hal-03805168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flue gas injection into depleted tight hydrocarbon reservoirs in the context of global warming mitigation: Computed evolution of some reservoir parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permanganate oxidation of polycyclic aromatic compounds (PAHs and polar PACs): column experiments with DNAPL at residual saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pacini-Petitjean</w:t>
+                <w:t xml:space="preserve">Clotilde Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Panfilov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure-Catteloin</w:t>
+                <w:t xml:space="preserve">Philippe Bataillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103764⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (11), pp.15966 - 15982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-16717-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786785v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic and functional trait-based approaches suggest that aerobic and anaerobic soil microorganisms allow the natural attenuation of oil from natural seeps</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A critical review of the influence of groundwater level fluctuations and temperature on LNAPL contaminations in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davarzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-10850-4⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806, pp.150412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805168v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanganate oxidation of polycyclic aromatic compounds (PAHs and polar PACs): column experiments with DNAPL at residual saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flue gas injection into depleted tight hydrocarbon reservoirs in the context of global warming mitigation: Computed evolution of some reservoir parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Myagkiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pacini-Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Johansson</w:t>
+                <w:t xml:space="preserve">Pranay Morajkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bataillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+                <w:t xml:space="preserve">Pierre Faure-Catteloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (11), pp.15966 - 15982. </w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.103764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-16717-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383173v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handle Matrix Rank Deficiency, Noise, and Interferences in 3D Emission–Excitation Matrices: Effective Truncated Singular-Value Decomposition in Chemometrics Applied to the Analysis of Polycyclic Aromatic Compounds</w:t>
               </w:r>
@@ -2068,325 +2068,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FerrateVI oxidation of polycyclic aromatic compounds (PAHs and polar PACs) on DNAPL-spiked sand: degradation efficiency and oxygenated by-product formation compared to conventional oxidants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bataillard</w:t>
+                <w:t xml:space="preserve">Aging as the main factor controlling PAH and polar-PAC (polycyclic aromatic compound) release mechanisms in historically coal-tar-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 27 (1), pp.704-716. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-06841-0⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 26 (2), pp.1693-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3708-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429233v1</w:t>
+                <w:t xml:space="preserve">hal-02132363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging as the main factor controlling PAH and polar-PAC (polycyclic aromatic compound) release mechanisms in historically coal-tar-contaminated soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Boulange</w:t>
+                <w:t xml:space="preserve">FerrateVI oxidation of polycyclic aromatic compounds (PAHs and polar PACs) on DNAPL-spiked sand: degradation efficiency and oxygenated by-product formation compared to conventional oxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bataillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raymond Michels</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 26 (2), pp.1693-1705. </w:t>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.704-716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-3708-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-06841-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132363v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenton-like and potassium permanganate oxidations of PAH-contaminated soils: Impact of oxidant doses on PAH and polar PAC (polycyclic aromatic compound) behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,287 +2834,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of chemical oxidation to remediate HCH-contaminated soil under batch and flow through conditions</w:t>
+                <w:t xml:space="preserve">Comparison of the effectiveness of soil heating prior or during in situ chemical oxidation (ISCO) of aged PAH-contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Usman</w:t>
+                <w:t xml:space="preserve">Bérénice Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Tascone</w:t>
+                <w:t xml:space="preserve">Véronique Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Rybnikova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (17), pp.14748-14757. </w:t>
+              <w:t xml:space="preserve">, 2017, 24 (12), pp.11265 - 11278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9083-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8731-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533328v1</w:t>
+                <w:t xml:space="preserve">hal-01938587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effectiveness of soil heating prior or during in situ chemical oxidation (ISCO) of aged PAH-contaminated soils</w:t>
+                <w:t xml:space="preserve">Application of chemical oxidation to remediate HCH-contaminated soil under batch and flow through conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Ranc</w:t>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Tascone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Rybnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (12), pp.11265 - 11278. </w:t>
+              <w:t xml:space="preserve">, 2017, 24 (17), pp.14748-14757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8731-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9083-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938587v1</w:t>
+                <w:t xml:space="preserve">hal-01533328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of iron minerals in a 100 years-old Technosol. Consequences on Zn mobility</w:t>
               </w:r>
@@ -3126,51 +3126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3358,424 +3358,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of colloidal transport of PAHs during column experiments run with contaminated soil samples</w:t>
+                <w:t xml:space="preserve">From atmospheric- to pedo-climate modeling in Technosols: A global scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benhabib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure,</w:t>
+                <w:t xml:space="preserve">Robin Dagois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Sardin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (10), pp.9220-9228. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 301, pp.47-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8586-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353041v1</w:t>
+                <w:t xml:space="preserve">hal-01595552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioremediation of PAH-contaminated soils: Consequences on formation and degradation of polar-polycyclic aromatic compounds and microbial community abundance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of colloidal transport of PAHs during column experiments run with contaminated soil samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.01.026⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (10), pp.9220-9228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8586-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698413v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From atmospheric- to pedo-climate modeling in Technosols: A global scale approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Coussy</w:t>
+                <w:t xml:space="preserve">Bioremediation of PAH-contaminated soils: Consequences on formation and degradation of polar-polycyclic aromatic compounds and microbial community abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.04.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 329, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01595552v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal pre-treatment on the availability of PAHs for successive chemical oxidation in contaminated soils</w:t>
               </w:r>
@@ -4292,51 +4292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic influence on mobility of organic pollutants in Technosols from contrasted industrial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4554,455 +4554,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre-heating on the chemical oxidation efficiency: Implications for the PAH availability measurement in contaminated soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of dissolved organic matter during abiotic oxidation of coal tar—comparison with contaminated soils under natural attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ogier Hanser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.041⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.1431-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3465-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159492v1</w:t>
+                <w:t xml:space="preserve">hal-01249370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of dissolved organic matter during abiotic oxidation of coal tar—comparison with contaminated soils under natural attenuation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Boulangé</w:t>
+                <w:t xml:space="preserve">Impact of clay mineral, wood sawdust or root organic matter on the bacterial and fungal community structures in two aged PAH-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Parant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+                <w:t xml:space="preserve">Jeanne Bongoua-Devisme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (2), pp.1431-1443. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3465-8⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13724-13738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249370v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of clay mineral, wood sawdust or root organic matter on the bacterial and fungal community structures in two aged PAH-contaminated soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Bongoua-Devisme</w:t>
+                <w:t xml:space="preserve">Effect of pre-heating on the chemical oxidation efficiency: Implications for the PAH availability measurement in contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Denonfoux</w:t>
+                <w:t xml:space="preserve">Sitraka Andriatsihoarana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (18), pp.13724-13738. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 286, pp.55-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4117-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.12.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248748v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of N-hexadecane and crude oil in response to injection of a CO2/O2 mixture under depleted reservoir conditions: Experimental and kinetic modeling preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pacini-Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5971,1029 +5971,1029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Technosol as archives of organic matter related to past industrial activities</w:t>
+                <w:t xml:space="preserve">Impact of fresh organic matter incorporation on PAH fate in a contaminated industrial soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermine Huot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+                <w:t xml:space="preserve">Audrey Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leglize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 487 (2014), pp.389-398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.04.047⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 497-498, pp. 345-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987218v1</w:t>
+                <w:t xml:space="preserve">hal-02934639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fresh organic matter incorporation on PAH fate in a contaminated industrial soil</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Technosol as archives of organic matter related to past industrial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Hermine Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 497-498, pp. 345-352. </w:t>
+              <w:t xml:space="preserve">, 2014, 487 (2014), pp.389-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.04.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934639v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental increase in availability of a PAH complex organic contamination from an aged contaminated soil: Consequences on biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">A possible terrigenous origin for perylene based on a sedimentary record of a pond (Lorraine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Losson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.01.043⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp. 69-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114354v1</w:t>
+                <w:t xml:space="preserve">halsde-00830439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced oxidation processes to remove aliphatic and aromatic hydrocarbons in contaminated soils</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Hanna</w:t>
+                <w:t xml:space="preserve">Experimental increase in availability of a PAH complex organic contamination from an aged contaminated soil: Consequences on biodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 177, pp.98-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.01.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119705v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of various kinds of goethite into magnetite: Effect of chemical and surface properties.</w:t>
+                <w:t xml:space="preserve">Advanced oxidation processes to remove aliphatic and aromatic hydrocarbons in contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00916657v1</w:t>
+                <w:t xml:space="preserve">hal-01119705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of hydrocarbon contamination under flow through conditions by using magnetite catalyzed chemical oxidation.</w:t>
+                <w:t xml:space="preserve">Transformation of various kinds of goethite into magnetite: Effect of chemical and surface properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 197-198, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1016-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00916609v1</w:t>
+                <w:t xml:space="preserve">hal-00916657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible terrigenous origin for perylene based on a sedimentary record of a pond (Lorraine, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Losson</w:t>
+                <w:t xml:space="preserve">Treatment of hydrocarbon contamination under flow through conditions by using magnetite catalyzed chemical oxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58, pp. 69-77. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.22-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1016-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00830439v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent vegetation history from a swampy environment to a pond based on macromolecular organic matter (lignin and fatty acids) and pollen sedimentary records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7095,77 +7095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective role of fine silts for PAH in a former industrial soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leglize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7263,64 +7263,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56, pp.10-18. </w:t>
@@ -7364,691 +7364,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and laboratory investigation of the alteration of Boom Clay (Oligocene) at the air–geological barrier interface within the Mol underground facility (Belgium): Consequences on kerogen and bitumen compositions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Michels</w:t>
+                <w:t xml:space="preserve">Application of magnetite-activated persulfate oxidation for the degradation of PAHs in contaminated soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.07.016⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (3), pp.234-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176814v1</w:t>
+                <w:t xml:space="preserve">hal-00878576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of Organic Matter and Heavy Metals in Urban Wastewaters from an Emerging Country</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation on the role of kerogen and clay minerals in the formation of bitumen during the oxidation of Boom Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Craen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bruggeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-012-1226-1⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97, pp.344-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265042v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediation of PAH-contaminated soils by magnetite catalyzed Fenton-like oxidation.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+                <w:t xml:space="preserve">In situ and laboratory investigation of the alteration of Boom Clay (Oligocene) at the air–geological barrier interface within the Mol underground facility (Belgium): Consequences on kerogen and bitumen compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bruggeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Craen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.01.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (12), pp.2476-2485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878582v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of magnetite-activated persulfate oxidation for the degradation of PAHs in contaminated soils.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Usman</w:t>
+                <w:t xml:space="preserve">Speciation of Organic Matter and Heavy Metals in Urban Wastewaters from an Emerging Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Samrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Houhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 87 (3), pp.234-240. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 223 (8), pp.4695-4708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-012-1226-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00878576v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the role of kerogen and clay minerals in the formation of bitumen during the oxidation of Boom Clay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Michels</w:t>
+                <w:t xml:space="preserve">Remediation of PAH-contaminated soils by magnetite catalyzed Fenton-like oxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117-118, pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.02.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03176819v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Monitoring of PAH and Oxy-PAHs by High Resolution Mass Spectrometry: Comparison of ESI, APCI and APPI Source Detection</w:t>
               </w:r>
@@ -8132,428 +8132,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence for recent land use change from a swampy environment to a pond (Lorraine, France)</w:t>
+                <w:t xml:space="preserve">Evidence of organic contamination in urban soils of Cotonou town (Benin).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bertrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Losson</w:t>
+                <w:t xml:space="preserve">Nelly C. Kèlomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Argant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien-Marc Oyédé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Environment &amp; Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.99-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758066v1</w:t>
+                <w:t xml:space="preserve">hal-00719747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of organic contamination in urban soils of Cotonou town (Benin).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FeII induced mineralogical transformations of ferric oxyhydroxides into magnetite of variable stoichiometry and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly C. Kèlomé</w:t>
+                <w:t xml:space="preserve">Brian Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Environment &amp; Climate Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194, pp.328-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719747v1</w:t>
+                <w:t xml:space="preserve">hal-00845705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeII induced mineralogical transformations of ferric oxyhydroxides into magnetite of variable stoichiometry and morphology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure</w:t>
+                <w:t xml:space="preserve">Molecular evidence for recent land use change from a swampy environment to a pond (Lorraine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Montarges‐pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Losson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.05.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00845705v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of magnetite catalyzed chemical oxidation (Fenton-like and persulfate) for the remediation of oil hydrocarbon contamination</w:t>
               </w:r>
@@ -8578,64 +8578,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 96, pp.270-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8841,51 +8841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9117,51 +9117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9212,51 +9212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root exudates modify bacterial diversity of phenanthrene degraders in PAH-polluted soil but not phenanthrene degradation rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9689,277 +9689,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing hydrocarbons in sewer to help in PAH source apportionment in sewage sludges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of vegetation on the in situ bacterial community and polycyclic aromatic hydrocarbon (PAH) degraders in aged PAH-contaminated or thermal-desorption-treated soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Regier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 75 (8), pp.995-1002. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (19), pp.6322-6330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.01.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02862-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760357v1</w:t>
+                <w:t xml:space="preserve">hal-00468180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vegetation on the in situ bacterial community and polycyclic aromatic hydrocarbon (PAH) degraders in aged PAH-contaminated or thermal-desorption-treated soil.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+                <w:t xml:space="preserve">Analyzing hydrocarbons in sewer to help in PAH source apportionment in sewage sludges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Regier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (8), pp.995-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.01.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02862-08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00468180v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into preservation of fossil plant cuticles using thermally assisted hydrolysis methylation.</w:t>
               </w:r>
@@ -10085,504 +10085,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of organic pollutants and natural organic matter in urban storm water sediments as a function of grain size.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Badin</w:t>
+                <w:t xml:space="preserve">Evolution of the source apportionment of the lipidic fraction from sediments along the Fensch River, France : a multimolecular approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Delolme</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 403, pp.178-187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.05.022⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 398, pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00467822v1</w:t>
+                <w:t xml:space="preserve">hal-00329795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the source apportionment of the lipidic fraction from sediments along the Fensch River, France : a multimolecular approach.</w:t>
+                <w:t xml:space="preserve">Quantitative multimolecular marker approach to investigate the spatial variability of the transfer of pollution from the Fensch River to the Moselle River (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 398, pp.96-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.02.028⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 389, pp.503-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329795v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative multimolecular marker approach to investigate the spatial variability of the transfer of pollution from the Fensch River to the Moselle River (France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Organic contamination identification in sediments from a mediterranean coastal ecosystem : the case of the Nador lagoon (Eastern Morocco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Karim Bloundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Duplay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340, pp.840-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.09.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329775v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic contamination identification in sediments from a mediterranean coastal ecosystem : the case of the Nador lagoon (Eastern Morocco).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of organic pollutants and natural organic matter in urban storm water sediments as a function of grain size.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Karim Bloundi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Bedell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Duplay</w:t>
+                <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 340, pp.840-849. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 403, pp.178-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467874v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00467822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C4 plants decline in the Himalayan basin since the Last Glacial Maximum</w:t>
               </w:r>
@@ -10763,70 +10763,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duplay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 340 (12), pp.840-849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2008.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00348665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -11091,423 +11091,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient organic carbon burial in the Bengal fan sustained by the Himalayan erosional system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of natural organic matter on the solid-phase extraction of organic micropollutants: Application to the water-extract from highly contaminated river sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Beyssac</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature06273⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1113 (1-2), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176854v1</w:t>
+                <w:t xml:space="preserve">insu-00186950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The junction of Fensch and Moselle rivers, France; mineralogy and composition of river materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Efficient organic carbon burial in the Bengal fan sustained by the Himalayan erosional system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Barres</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Kudrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 53 (1), pp.85-102. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 450 (7168), pp.407-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00254-006-0621-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature06273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03176858v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of natural organic matter on the solid-phase extraction of organic micropollutants: Application to the water-extract from highly contaminated river sediment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The junction of Fensch and Moselle rivers, France; mineralogy and composition of river materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jeanneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Faure</w:t>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Jardé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Odile Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1113 (1-2), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Environmental Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (1), pp.85-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00254-006-0621-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00186950v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">alkanes and hopanes for pollution source apportionment in coking plant soils.</w:t>
               </w:r>
@@ -11986,315 +11986,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of organic matter by flash pyrolysis-gas chromatography-mass spectrometry in the presence of Na-smectite : when clay minerals lead to identical molecular signature.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a highly contaminated river on a more important hydrologic system : changes in organic markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lannuzel</w:t>
+                <w:t xml:space="preserve">Marion Ramelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 37, pp.1900-1912. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 372, pp.183-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163583v1</w:t>
+                <w:t xml:space="preserve">hal-00163572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a highly contaminated river on a more important hydrologic system : changes in organic markers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of organic matter by flash pyrolysis-gas chromatography-mass spectrometry in the presence of Na-smectite : when clay minerals lead to identical molecular signature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ramelli</w:t>
+                <w:t xml:space="preserve">Frédéric Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 372, pp.183-192. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37, pp.1900-1912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163572v1</w:t>
+                <w:t xml:space="preserve">hal-00163583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic markers in the lipidic fraction of sewage sludges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12379,51 +12379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12525,51 +12525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12645,77 +12645,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PY-GC/AED and chemometric correlation to Characterize sewage sludges of different origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vilmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12920,64 +12920,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the macromolecular organic content of sewage sludges by thermally assisted hydrolysis and methylation-gas chromatography–mass spectrometer (THM-GC/MS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13178,51 +13178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of pressurized liquid extraction with classical solvent extraction and microwave-assisted extraction–application to the investigation of the artificial maturation of Mahakam coal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13320,51 +13320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13505,51 +13505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 62 (2), pp.297 - 318. </w:t>
@@ -13638,51 +13638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noële Enjelvin-Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13959,423 +13959,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions organiques naturelles et anthropiques dans les sédiments du lac de Kruth-Wildenstein (Haut-Rhin, France)</w:t>
+                <w:t xml:space="preserve">Evidence for Diffuse Contamination of River Sediments by Road Asphalt Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Schlepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 34 (7), pp.1174-1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es9909733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177436v1</w:t>
+                <w:t xml:space="preserve">hal-03176897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Diffuse Contamination of River Sediments by Road Asphalt Particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural and Laboratory Oxidation of Low-Organic-Carbon-Content Sediments: Comparison of Chemical Changes in Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raymond Michels</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Griffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es9909733⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 14 (4), pp.854-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef9902146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03176897v1</w:t>
+                <w:t xml:space="preserve">hal-03176887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural and Laboratory Oxidation of Low-Organic-Carbon-Content Sediments: Comparison of Chemical Changes in Hydrocarbons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions organiques naturelles et anthropiques dans les sédiments du lac de Kruth-Wildenstein (Haut-Rhin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Griffault</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 330 (1), pp.39-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03176887v1</w:t>
+                <w:t xml:space="preserve">hal-03177436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for clay minerals catalytic effects during low-temperature air oxidation of n -alkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 79 (14), pp.1751-1756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14434,64 +14434,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of organic matter from Callovian shales during low-temperature air oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Griffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 78 (13), pp.1515-1525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14698,51 +14698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Pollution and Soil Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14810,51 +14810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols au coeur de la zone critique 5 - Dégradation et réhabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE éditions, pp.183-202, 2018, 9781784053833 (paper) - 9781784063832 (ebook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14892,64 +14892,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution mitigation: natural attenuation of organic pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15302,51 +15302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05382787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure-Catteloin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112340" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Dutoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2024.2378343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Aabbar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04472325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sobaga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2437-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tchang-Tchong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bossennec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106202" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04189595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ch&#226;tillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122330" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150412" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacini-Petitjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Morajkar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103764" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03805168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Borreca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10850-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03383173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Johansson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16717-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03810059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouk Haouchine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Offroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure," TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c02256" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03004013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122235" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06841-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3708-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.02.108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bu&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2744-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Usman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hanna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.092" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Tascone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rybnikova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9083-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Ranc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Croze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8731-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01424855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.01.055" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02353041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8586-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698413v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.01.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWLQ50MT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5369-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Croze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.03.068" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-191ZK7KG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.08.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780009v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.11.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NTKS4X9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1108-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacini-Petitjean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morajkar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01323" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159492v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andriatsihoarana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.041" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Hanser" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulang&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3465-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248748v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bongoua-Devisme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4117-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249020v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.12.024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697NJL14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158744v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8547-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502553x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lundstedt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. M. Bandowe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wilcke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boll" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Christensen J." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.01.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0BKP6TR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kouadio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.11.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076256v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.12.036" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tascone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.01.027" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D27WJV7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2966-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987218v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.04.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QWPNGV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934639v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pernot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8WF2PX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114354v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.01.043" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-313W278J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916657v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.12.015" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTKQJS5B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916609v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1016-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZQB56N6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830439v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.02.015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMQ4C71P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080684v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.09.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTV8BX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119519v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.068" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MQ4BG58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114804v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.12.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL6HTLCH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176814v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Craen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.07.016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXH2DRL0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265042v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Khatib" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Samrani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houhou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1226-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878582v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.01.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97C095M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878576v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.01.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK37BMQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176819v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.02.046" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176821v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0304-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719747v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly C. K&#232;lom&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Marc Oy&#233;d&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845705v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.022" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878590v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH14T5G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592510v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Graz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.05.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142152v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.01.102" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486337v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.568546" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176834v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02376.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2JF58S8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176845v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.06.002" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176842v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102832r" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429909v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benhabib" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sardin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J09D714-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760357v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Regier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.059" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJW0S0JQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468180v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02862-08" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468250v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautevelle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.04.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HNL3C2N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467822v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.05.022" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM1MK7VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329795v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.02.028" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31G18ZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329775v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.09.023" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ4VK1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467874v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karim Bloundi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Duplay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.08.007" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1GC9PRL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634832v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kudrass" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.04.005" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0RBRJCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348665v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bloundi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345940v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kudrass" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467871v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Munier-Lamy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.020" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84Q6MRBG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176854v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06273" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176858v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0621-6" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C34096DDC1E9F5EBF83D85D67A216DED3F4F3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00186950v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeanneau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.080" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV7QBWLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163282v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Su" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-006-0066-x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBZ44VHX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131193v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1.fuel.2006.07.008" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163505v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Starck" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Muller" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bimer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Furdin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.05.052" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR83H6TH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163583v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lannuzel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.09.008" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCMCMKQ1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163572v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ramelli" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.021" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M80BJ6K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095947v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.12.024" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MSZMWX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822807v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Landais" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.10.008" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK2K74V2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822757v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Landais" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griffault" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2003.12.016" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWV50NW1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142146v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.08.008" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91M7K45-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142134v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Conrad" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Kontro" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kein&#228;nen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cadoret" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-1165-y" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K42F7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142149v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00053-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLGHF15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176865v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schlepp" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00133-9" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGFTN3K0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142137v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Mansuy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleck" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(01)00192-2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8PRXQK1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142143v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huault" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00171-7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN27D8MX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822803v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00127-9" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KBMK3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142140v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin-Raoult" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-8172(02)00033-8" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z1V0267-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176875v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.1.99" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176882v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(00)00111-X" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0PF3RQK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177436v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176897v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9909733" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4HB3TH90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176887v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffault" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9902146" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4Q1ZH65N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176892v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00039-9" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8F8V7XD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176900v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(99)00086-1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGB8HWM2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176903v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Caron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0191-8141(95)00067-N" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1HLV4DP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219039v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176790v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219032v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177453v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kruge" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05382787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure-Catteloin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112340" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Dutoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2024.2378343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Aabbar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04472325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04189595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ch&#226;tillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sobaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2437-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tchang-Tchong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bossennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03805168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Borreca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10850-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03383173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Johansson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16717-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150412" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacini-Petitjean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Morajkar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103764" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03810059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouk Haouchine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Offroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure," TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c02256" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03004013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122235" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3708-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06841-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.02.108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bu&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2744-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Usman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hanna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.092" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Ranc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Croze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8731-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Tascone" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rybnikova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9083-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01424855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.01.055" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595552v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWLQ50MT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02353041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8586-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.01.026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5369-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Croze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.03.068" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-191ZK7KG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.08.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780009v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.11.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NTKS4X9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1108-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacini-Petitjean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morajkar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01323" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Hanser" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulang&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3465-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248748v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bongoua-Devisme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4117-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159492v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andriatsihoarana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.041" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249020v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.12.024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697NJL14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158744v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8547-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502553x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lundstedt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. M. Bandowe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wilcke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boll" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Christensen J." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.01.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0BKP6TR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kouadio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.11.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076256v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.12.036" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tascone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.01.027" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D27WJV7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2966-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934639v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pernot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8WF2PX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987218v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.04.047" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QWPNGV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830439v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.02.015" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMQ4C71P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114354v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.01.043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-313W278J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119705v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.12.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTKQJS5B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1016-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZQB56N6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080684v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.09.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTV8BX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119519v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.068" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MQ4BG58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114804v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.12.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL6HTLCH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878576v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.01.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK37BMQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176819v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Craen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.02.046" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176814v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.07.016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXH2DRL0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265042v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Khatib" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Samrani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houhou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1226-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878582v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.01.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97C095M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176821v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0304-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719747v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly C. K&#232;lom&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Marc Oy&#233;d&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845705v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.022" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878590v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH14T5G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592510v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Graz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.05.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142152v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.01.102" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486337v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.568546" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176834v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02376.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2JF58S8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176845v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.06.002" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176842v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102832r" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429909v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benhabib" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sardin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J09D714-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468180v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02862-08" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760357v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Regier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.059" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJW0S0JQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468250v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautevelle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.04.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HNL3C2N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329795v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.02.028" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31G18ZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329775v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.09.023" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ4VK1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467874v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karim Bloundi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Duplay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.08.007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1GC9PRL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467822v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.05.022" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM1MK7VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634832v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kudrass" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.04.005" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0RBRJCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348665v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bloundi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345940v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kudrass" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467871v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Munier-Lamy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.020" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84Q6MRBG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00186950v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeanneau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.080" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV7QBWLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176854v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06273" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176858v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0621-6" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C34096DDC1E9F5EBF83D85D67A216DED3F4F3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163282v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Su" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-006-0066-x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBZ44VHX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131193v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1.fuel.2006.07.008" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163505v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Starck" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Muller" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bimer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Furdin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.05.052" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR83H6TH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163572v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ramelli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.021" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M80BJ6K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163583v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lannuzel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.09.008" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCMCMKQ1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095947v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.12.024" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MSZMWX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822807v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Landais" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.10.008" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK2K74V2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822757v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Landais" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griffault" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2003.12.016" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWV50NW1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142146v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.08.008" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91M7K45-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142134v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Conrad" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Kontro" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kein&#228;nen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cadoret" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-1165-y" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K42F7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142149v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00053-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLGHF15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176865v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schlepp" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00133-9" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGFTN3K0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142137v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Mansuy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleck" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(01)00192-2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8PRXQK1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142143v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huault" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00171-7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN27D8MX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822803v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00127-9" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KBMK3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142140v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin-Raoult" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-8172(02)00033-8" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z1V0267-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176875v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.1.99" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176882v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(00)00111-X" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0PF3RQK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176897v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9909733" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4HB3TH90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176887v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffault" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9902146" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4Q1ZH65N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177436v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176892v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00039-9" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8F8V7XD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176900v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(99)00086-1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGB8HWM2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176903v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Caron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0191-8141(95)00067-N" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1HLV4DP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219039v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176790v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219032v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177453v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kruge" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>