--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -472,1272 +472,1272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of polycyclic aromatic compound (PAH &amp; Polar-PAC) availability on their ecotoxicity towards terrestrial organisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental multi-method approach to better characterize the LNAPL fate in soil under fluctuating groundwater levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Aabbar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.133646⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 262, pp.104319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2024.104319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729578v1</w:t>
+                <w:t xml:space="preserve">hal-04472325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental multi-method approach to better characterize the LNAPL fate in soil under fluctuating groundwater levels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure</w:t>
+                <w:t xml:space="preserve">Effect of polycyclic aromatic compound (PAH &amp; Polar-PAC) availability on their ecotoxicity towards terrestrial organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Aabbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 262, pp.104319. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 467, pp.133646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2024.104319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.133646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472325v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional redundancy in response to runoff input upholds microbial community in hydrocarbon-contaminated land-sea continuum</w:t>
+                <w:t xml:space="preserve">Assessment of the interactions between soil–biosphere–atmosphere (ISBA) land surface model soil hydrology, using four closed-form soil water relationships and several lysimeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Châtillon</w:t>
+                <w:t xml:space="preserve">Antoine Sobaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rigal</w:t>
+                <w:t xml:space="preserve">Florence Habets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cagnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+                <w:t xml:space="preserve">Christine Delire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noële Enjelvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 335, pp.122330. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (13), pp.2437-2461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-2437-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189595v1</w:t>
+                <w:t xml:space="preserve">hal-04164040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the interactions between soil–biosphere–atmosphere (ISBA) land surface model soil hydrology, using four closed-form soil water relationships and several lysimeters</w:t>
+                <w:t xml:space="preserve">Pre- to early-rift thermal conditions of the Upper Rhine Graben using geological and organic geochemical controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Sobaga</w:t>
+                <w:t xml:space="preserve">Laurie Tchang-Tchong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Habets</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noële Enjelvin</w:t>
+                <w:t xml:space="preserve">Claire Bossennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-27-2437-2023⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.106202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164040v1</w:t>
+                <w:t xml:space="preserve">hal-04076210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- to early-rift thermal conditions of the Upper Rhine Graben using geological and organic geochemical controls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional redundancy in response to runoff input upholds microbial community in hydrocarbon-contaminated land-sea continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Châtillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Tchang-Tchong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond Michels</w:t>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
+                <w:t xml:space="preserve">François Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bossennec</w:t>
+                <w:t xml:space="preserve">Christine Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 151, pp.106202. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 335, pp.122330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076210v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic and functional trait-based approaches suggest that aerobic and anaerobic soil microorganisms allow the natural attenuation of oil from natural seeps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">A critical review of the influence of groundwater level fluctuations and temperature on LNAPL contaminations in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Borreca</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hossein Davarzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-10850-4⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806, pp.150412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805168v1</w:t>
+                <w:t xml:space="preserve">hal-03352335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanganate oxidation of polycyclic aromatic compounds (PAHs and polar PACs): column experiments with DNAPL at residual saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flue gas injection into depleted tight hydrocarbon reservoirs in the context of global warming mitigation: Computed evolution of some reservoir parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Myagkiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Johansson</w:t>
+                <w:t xml:space="preserve">Claire Pacini-Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bataillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+                <w:t xml:space="preserve">Irina Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pranay Morajkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure-Catteloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-16717-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.103764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383173v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical review of the influence of groundwater level fluctuations and temperature on LNAPL contaminations in the context of climate change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taxonomic and functional trait-based approaches suggest that aerobic and anaerobic soil microorganisms allow the natural attenuation of oil from natural seeps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Borreca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.7245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-10850-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150412⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03352335v1</w:t>
+                <w:t xml:space="preserve">hal-03805168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flue gas injection into depleted tight hydrocarbon reservoirs in the context of global warming mitigation: Computed evolution of some reservoir parameters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permanganate oxidation of polycyclic aromatic compounds (PAHs and polar PACs): column experiments with DNAPL at residual saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pranay Morajkar</w:t>
+                <w:t xml:space="preserve">Clotilde Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Faure-Catteloin</w:t>
+                <w:t xml:space="preserve">Philippe Bataillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120, pp.103764. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (11), pp.15966 - 15982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-16717-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786785v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handle Matrix Rank Deficiency, Noise, and Interferences in 3D Emission–Excitation Matrices: Effective Truncated Singular-Value Decomposition in Chemometrics Applied to the Analysis of Polycyclic Aromatic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merzouk Haouchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2100,51 +2100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2208,77 +2208,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FerrateVI oxidation of polycyclic aromatic compounds (PAHs and polar PACs) on DNAPL-spiked sand: degradation efficiency and oxygenated by-product formation compared to conventional oxidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2368,51 +2368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,287 +2834,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effectiveness of soil heating prior or during in situ chemical oxidation (ISCO) of aged PAH-contaminated soils</w:t>
+                <w:t xml:space="preserve">Application of chemical oxidation to remediate HCH-contaminated soil under batch and flow through conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Ranc</w:t>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Tascone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Rybnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (12), pp.11265 - 11278. </w:t>
+              <w:t xml:space="preserve">, 2017, 24 (17), pp.14748-14757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8731-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9083-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938587v1</w:t>
+                <w:t xml:space="preserve">hal-01533328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of chemical oxidation to remediate HCH-contaminated soil under batch and flow through conditions</w:t>
+                <w:t xml:space="preserve">Comparison of the effectiveness of soil heating prior or during in situ chemical oxidation (ISCO) of aged PAH-contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Usman</w:t>
+                <w:t xml:space="preserve">Bérénice Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Tascone</w:t>
+                <w:t xml:space="preserve">Véronique Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Rybnikova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (17), pp.14748-14757. </w:t>
+              <w:t xml:space="preserve">, 2017, 24 (12), pp.11265 - 11278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9083-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8731-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533328v1</w:t>
+                <w:t xml:space="preserve">hal-01938587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of iron minerals in a 100 years-old Technosol. Consequences on Zn mobility</w:t>
               </w:r>
@@ -3126,51 +3126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3358,424 +3358,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From atmospheric- to pedo-climate modeling in Technosols: A global scale approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioremediation of PAH-contaminated soils: Consequences on formation and degradation of polar-polycyclic aromatic compounds and microbial community abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Dagois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Samuel Coussy</w:t>
+                <w:t xml:space="preserve">Salma Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.04.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 329, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595552v1</w:t>
+                <w:t xml:space="preserve">hal-01698413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of colloidal transport of PAHs during column experiments run with contaminated soil samples</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From atmospheric- to pedo-climate modeling in Technosols: A global scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dagois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bataillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8586-4⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 301, pp.47-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353041v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioremediation of PAH-contaminated soils: Consequences on formation and degradation of polar-polycyclic aromatic compounds and microbial community abundance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Biache</w:t>
+                <w:t xml:space="preserve">Evidence of colloidal transport of PAHs during column experiments run with contaminated soil samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Ouali</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 329, pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (10), pp.9220-9228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8586-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698413v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermal pre-treatment on the availability of PAHs for successive chemical oxidation in contaminated soils</w:t>
               </w:r>
@@ -4014,329 +4014,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter sulfurization on protracted diagenetic timescales: The possible role of anaerobic oxidation of methane</w:t>
+                <w:t xml:space="preserve">Isolation and substrate screening of polycyclic aromatic hydrocarbon degrading bacteria from soil with long history of contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melesio Quijada</w:t>
+                <w:t xml:space="preserve">François Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+                <w:t xml:space="preserve">David Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cebron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.08.010⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176805v1</w:t>
+                <w:t xml:space="preserve">hal-01780009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and substrate screening of polycyclic aromatic hydrocarbon degrading bacteria from soil with long history of contamination</w:t>
+                <w:t xml:space="preserve">Organic matter sulfurization on protracted diagenetic timescales: The possible role of anaerobic oxidation of methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cebron</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.11.004⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 381, pp.54-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780009v1</w:t>
+                <w:t xml:space="preserve">hal-03176805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic influence on mobility of organic pollutants in Technosols from contrasted industrial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Dagois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4573,51 +4573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of dissolved organic matter during abiotic oxidation of coal tar—comparison with contaminated soils under natural attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogier Hanser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,64 +4694,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of clay mineral, wood sawdust or root organic matter on the bacterial and fungal community structures in two aged PAH-contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bongoua-Devisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4828,51 +4828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pre-heating on the chemical oxidation efficiency: Implications for the PAH availability measurement in contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4958,51 +4958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of N-hexadecane and crude oil in response to injection of a CO2/O2 mixture under depleted reservoir conditions: Experimental and kinetic modeling preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pacini-Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5100,51 +5100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of PAH/mineral associations during thermodesorption: impact for the determination of mineral retention properties towards PAHs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5345,333 +5345,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First intercomparison study on the analysis of oxygenated polycyclic aromatic hydrocarbons (oxy-PAHs) and nitrogen heterocyclic polycyclic aromatic compounds (N-PACs) in contaminated soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of goethite during air-oxidation of PAH-contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lundstedt</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2014.01.007⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117, pp.823-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077098v1</w:t>
+                <w:t xml:space="preserve">hal-01101620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of goethite during air-oxidation of PAH-contaminated soils</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First intercomparison study on the analysis of oxygenated polycyclic aromatic hydrocarbons (oxy-PAHs) and nitrogen heterocyclic polycyclic aromatic compounds (N-PACs) in contaminated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lundstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. M. Bandowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wilcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Christensen J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2014.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.11.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01101620v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of oxidation and biodegradation on the most commonly used polycyclic aromatic hydrocarbon (PAH) diagnostic ratios: Implications for the source identifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5860,64 +5860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of clay mineral on air oxidation of PAH-contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5971,319 +5971,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fresh organic matter incorporation on PAH fate in a contaminated industrial soil</w:t>
+                <w:t xml:space="preserve">A Technosol as archives of organic matter related to past industrial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pernot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Derrien</w:t>
+                <w:t xml:space="preserve">Hermine Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 497-498, pp. 345-352. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.004⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 487 (2014), pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.04.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934639v1</w:t>
+                <w:t xml:space="preserve">hal-00987218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Technosol as archives of organic matter related to past industrial activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of fresh organic matter incorporation on PAH fate in a contaminated industrial soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leglize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermine Huot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 487 (2014), pp.389-398. </w:t>
+              <w:t xml:space="preserve">, 2014, 497-498, pp. 345-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.04.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987218v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible terrigenous origin for perylene based on a sedimentary record of a pond (Lorraine, France)</w:t>
               </w:r>
@@ -6415,51 +6415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental increase in availability of a PAH complex organic contamination from an aged contaminated soil: Consequences on biodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7095,77 +7095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective role of fine silts for PAH in a former industrial soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leglize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7224,103 +7224,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of the organic matter in a coking plant soil and its main constituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56, pp.10-18. </w:t>
@@ -7364,1196 +7364,1196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of magnetite-activated persulfate oxidation for the degradation of PAHs in contaminated soils.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+                <w:t xml:space="preserve">In situ and laboratory investigation of the alteration of Boom Clay (Oligocene) at the air–geological barrier interface within the Mol underground facility (Belgium): Consequences on kerogen and bitumen compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bruggeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Craen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.01.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (12), pp.2476-2485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878576v1</w:t>
+                <w:t xml:space="preserve">hal-03176814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the role of kerogen and clay minerals in the formation of bitumen during the oxidation of Boom Clay</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Speciation of Organic Matter and Heavy Metals in Urban Wastewaters from an Emerging Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Samrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Houhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.02.046⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 223 (8), pp.4695-4708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-012-1226-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176819v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and laboratory investigation of the alteration of Boom Clay (Oligocene) at the air–geological barrier interface within the Mol underground facility (Belgium): Consequences on kerogen and bitumen compositions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Michels</w:t>
+                <w:t xml:space="preserve">Remediation of PAH-contaminated soils by magnetite catalyzed Fenton-like oxidation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.07.016⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117-118, pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176814v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of Organic Matter and Heavy Metals in Urban Wastewaters from an Emerging Country</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. El Samrani</w:t>
+                <w:t xml:space="preserve">Application of magnetite-activated persulfate oxidation for the degradation of PAHs in contaminated soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 223 (8), pp.4695-4708. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (3), pp.234-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-012-1226-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265042v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remediation of PAH-contaminated soils by magnetite catalyzed Fenton-like oxidation.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+                <w:t xml:space="preserve">Experimental investigation on the role of kerogen and clay minerals in the formation of bitumen during the oxidation of Boom Clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Craen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bruggeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97, pp.344-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.02.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2012.01.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00878582v1</w:t>
+                <w:t xml:space="preserve">hal-03176819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Monitoring of PAH and Oxy-PAHs by High Resolution Mass Spectrometry: Comparison of ESI, APCI and APPI Source Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FeII induced mineralogical transformations of ferric oxyhydroxides into magnetite of variable stoichiometry and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+                <w:t xml:space="preserve">Brian Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (3), pp.530-536. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194, pp.328-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-011-0304-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176821v1</w:t>
+                <w:t xml:space="preserve">hal-00845705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of organic contamination in urban soils of Cotonou town (Benin).</w:t>
+                <w:t xml:space="preserve">Detection and Monitoring of PAH and Oxy-PAHs by High Resolution Mass Spectrometry: Comparison of ESI, APCI and APPI Source Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly C. Kèlomé</w:t>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucien-Marc Oyédé</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Environment &amp; Climate Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (3), pp.530-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-011-0304-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719747v1</w:t>
+                <w:t xml:space="preserve">hal-03176821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeII induced mineralogical transformations of ferric oxyhydroxides into magnetite of variable stoichiometry and morphology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure</w:t>
+                <w:t xml:space="preserve">Molecular evidence for recent land use change from a swampy environment to a pond (Lorraine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Montarges‐pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Losson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2012.05.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00845705v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence for recent land use change from a swampy environment to a pond (Lorraine, France)</w:t>
+                <w:t xml:space="preserve">Evidence of organic contamination in urban soils of Cotonou town (Benin).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bertrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Losson</w:t>
+                <w:t xml:space="preserve">Nelly C. Kèlomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Argant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien-Marc Oyédé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Environment &amp; Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.99-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758066v1</w:t>
+                <w:t xml:space="preserve">hal-00719747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of magnetite catalyzed chemical oxidation (Fenton-like and persulfate) for the remediation of oil hydrocarbon contamination</w:t>
               </w:r>
@@ -8809,454 +8809,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00592510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of green rust via mineralogical transformation of ferric oxides (ferrihydrite, goethite and hematite)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+                <w:t xml:space="preserve">In situ assessment of phytotechnologies for multicontaminated soil management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Faure</w:t>
+                <w:t xml:space="preserve">Christophe Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.10.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.245-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2011.568546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878568v1</w:t>
+                <w:t xml:space="preserve">hal-01486337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature oxidation of a coking plant soil organic matter and its major constituents: An experimental approach to simulate a long term evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+                <w:t xml:space="preserve">Formation of green rust via mineralogical transformation of ferric oxides (ferrihydrite, goethite and hematite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.01.102⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64, pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2011.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142152v1</w:t>
+                <w:t xml:space="preserve">hal-00878568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ assessment of phytotechnologies for multicontaminated soil management</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Low temperature oxidation of a coking plant soil organic matter and its major constituents: An experimental approach to simulate a long term evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (1), pp.245-263. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 188 (1-3), pp.221-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15226514.2011.568546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.01.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486337v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root exudates modify bacterial diversity of phenanthrene degraders in PAH-polluted soil but not phenanthrene degradation rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9449,77 +9449,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature, Mineral-Catalyzed Air Oxidation: A Possible New Pathway for PAH Stabilization in Sediments and Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9689,277 +9689,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vegetation on the in situ bacterial community and polycyclic aromatic hydrocarbon (PAH) degraders in aged PAH-contaminated or thermal-desorption-treated soil.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+                <w:t xml:space="preserve">Analyzing hydrocarbons in sewer to help in PAH source apportionment in sewage sludges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Regier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 75 (19), pp.6322-6330. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (8), pp.995-1002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02862-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468180v1</w:t>
+                <w:t xml:space="preserve">hal-01760357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing hydrocarbons in sewer to help in PAH source apportionment in sewage sludges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+                <w:t xml:space="preserve">Influence of vegetation on the in situ bacterial community and polycyclic aromatic hydrocarbon (PAH) degraders in aged PAH-contaminated or thermal-desorption-treated soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Beguiristain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Regier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.01.059⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (19), pp.6322-6330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02862-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01760357v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into preservation of fossil plant cuticles using thermally assisted hydrolysis methylation.</w:t>
               </w:r>
@@ -10955,51 +10955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of thermal desorption on the composition of two coking plant soils : impact on solvent extractable organic compounds and metal bioavailability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11091,199 +11091,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of natural organic matter on the solid-phase extraction of organic micropollutants: Application to the water-extract from highly contaminated river sediment</w:t>
+                <w:t xml:space="preserve">The junction of Fensch and Moselle rivers, France; mineralogy and composition of river materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jeanneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Faure</w:t>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Jardé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.080⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (1), pp.85-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00254-006-0621-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00186950v1</w:t>
+                <w:t xml:space="preserve">hal-03176858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient organic carbon burial in the Bengal fan sustained by the Himalayan erosional system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11292,222 +11322,192 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Kudrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 450 (7168), pp.407-410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature06273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The junction of Fensch and Moselle rivers, France; mineralogy and composition of river materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of natural organic matter on the solid-phase extraction of organic micropollutants: Application to the water-extract from highly contaminated river sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">L. Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Barres</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 53 (1), pp.85-102. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1113 (1-2), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00254-006-0621-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176858v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00186950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">alkanes and hopanes for pollution source apportionment in coking plant soils.</w:t>
               </w:r>
@@ -11694,51 +11694,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of demineralisation and ammoxidation on the adsorption properties of an activated carbon prepared from a Polish lignite.</w:t>
+                <w:t xml:space="preserve">The influence of demineralisation and ammoxidation on the adsorption properties of an activated carbon prepared from a Polish lignite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Burg</w:t>
@@ -11986,315 +11986,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a highly contaminated river on a more important hydrologic system : changes in organic markers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of organic matter by flash pyrolysis-gas chromatography-mass spectrometry in the presence of Na-smectite : when clay minerals lead to identical molecular signature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ramelli</w:t>
+                <w:t xml:space="preserve">Frédéric Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 372, pp.183-192. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37, pp.1900-1912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163572v1</w:t>
+                <w:t xml:space="preserve">hal-00163583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of organic matter by flash pyrolysis-gas chromatography-mass spectrometry in the presence of Na-smectite : when clay minerals lead to identical molecular signature.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a highly contaminated river on a more important hydrologic system : changes in organic markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lannuzel</w:t>
+                <w:t xml:space="preserve">Marion Ramelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 37, pp.1900-1912. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 372, pp.183-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2006.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163583v1</w:t>
+                <w:t xml:space="preserve">hal-00163572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic markers in the lipidic fraction of sewage sludges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12379,51 +12379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12493,564 +12493,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of water–cement solutions on the composition of organic compounds leached from oxidized Callovo–Oxfordian argillaceous sediment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Michels</w:t>
+                <w:t xml:space="preserve">PY-GC/AED and chemometric correlation to Characterize sewage sludges of different origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Landais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Vilmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 71 (2), pp.553-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2003.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2003.12.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822757v1</w:t>
+                <w:t xml:space="preserve">hal-03142146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PY-GC/AED and chemometric correlation to Characterize sewage sludges of different origins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Jardé</w:t>
+                <w:t xml:space="preserve">Effects of water–cement solutions on the composition of organic compounds leached from oxidized Callovo–Oxfordian argillaceous sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vilmin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Griffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 71 (2), pp.553-567. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (1-4), pp.309 - 323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2003.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2003.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142146v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acids of lipid fractions in extracellular polymeric substances of activated sludge flocs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Cadoret</w:t>
+                <w:t xml:space="preserve">Characterization of the macromolecular organic content of sewage sludges by thermally assisted hydrolysis and methylation-gas chromatography–mass spectrometer (THM-GC/MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-006-1165-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68-69, pp.331-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0165-2370(03)00053-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142134v1</w:t>
+                <w:t xml:space="preserve">hal-03142149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the macromolecular organic content of sewage sludges by thermally assisted hydrolysis and methylation-gas chromatography–mass spectrometer (THM-GC/MS)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mansuy</w:t>
+                <w:t xml:space="preserve">Fatty acids of lipid fractions in extracellular polymeric substances of activated sludge flocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merja Kontro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Keinänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 68-69, pp.331-350. </w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (10), pp.1093-1105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0165-2370(03)00053-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11745-006-1165-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142149v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature air oxidation of n-alkanes in the presence of Na-smectite⋆</w:t>
               </w:r>
@@ -13178,51 +13178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of pressurized liquid extraction with classical solvent extraction and microwave-assisted extraction–application to the investigation of the artificial maturation of Mahakam coal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13320,51 +13320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13466,90 +13466,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of thermodesorption and pyrolysis-GC–AED to the analysis of river sediments and sewage sludges for environmental purpose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vilmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 62 (2), pp.297 - 318. </w:t>
@@ -13638,51 +13638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noële Enjelvin-Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14120,51 +14120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14679,277 +14679,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Pollution and Soil Rehabilitation</w:t>
+                <w:t xml:space="preserve">Pollutions organiques et réhabilitation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 5: Degradation and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.169-188, 2018, 978-1-119-57306-7</w:t>
+              <w:t xml:space="preserve">Les sols au coeur de la zone critique 5 - Dégradation et réhabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE éditions, pp.183-202, 2018, 9781784053833 (paper) - 9781784063832 (ebook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219039v1</w:t>
+                <w:t xml:space="preserve">hal-03176790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollutions organiques et réhabilitation des sols</w:t>
+                <w:t xml:space="preserve">Organic Pollution and Soil Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Wiley &amp; Sons, Inc. - ISTE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sols au coeur de la zone critique 5 - Dégradation et réhabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE éditions, pp.183-202, 2018, 9781784053833 (paper) - 9781784063832 (ebook)</w:t>
+              <w:t xml:space="preserve">Soils as a Key Component of the Critical Zone 5: Degradation and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-188, 2018, 978-1-119-57306-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176790v1</w:t>
+                <w:t xml:space="preserve">hal-03219039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution mitigation: natural attenuation of organic pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15302,51 +15302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05382787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure-Catteloin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112340" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Dutoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2024.2378343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Aabbar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04472325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04189595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ch&#226;tillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sobaga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2437-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tchang-Tchong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bossennec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03805168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Borreca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10850-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03383173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Johansson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16717-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150412" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacini-Petitjean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Morajkar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103764" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03810059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouk Haouchine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Offroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure," TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c02256" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03004013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122235" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3708-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06841-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.02.108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bu&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2744-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Usman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hanna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.092" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938587v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Ranc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Croze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8731-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Tascone" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rybnikova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9083-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01424855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.01.055" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595552v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWLQ50MT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02353041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8586-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.01.026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5369-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Croze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.03.068" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-191ZK7KG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.08.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780009v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.11.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NTKS4X9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1108-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacini-Petitjean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morajkar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01323" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Hanser" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulang&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3465-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248748v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bongoua-Devisme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4117-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159492v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andriatsihoarana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.041" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249020v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.12.024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697NJL14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158744v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8547-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502553x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077098v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lundstedt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. M. Bandowe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wilcke" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boll" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Christensen J." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.01.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0BKP6TR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kouadio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.11.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076256v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.12.036" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tascone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.01.027" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D27WJV7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2966-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934639v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pernot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8WF2PX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987218v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.04.047" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QWPNGV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830439v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.02.015" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMQ4C71P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114354v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.01.043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-313W278J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119705v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.12.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTKQJS5B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1016-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZQB56N6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080684v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.09.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTV8BX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119519v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.068" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MQ4BG58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114804v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.12.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL6HTLCH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878576v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.01.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK37BMQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176819v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Craen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.02.046" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176814v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.07.016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXH2DRL0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265042v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Khatib" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Samrani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houhou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1226-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878582v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.01.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97C095M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176821v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0304-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719747v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly C. K&#232;lom&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Marc Oy&#233;d&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845705v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.022" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878590v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH14T5G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592510v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Graz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.05.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142152v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.01.102" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486337v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.568546" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176834v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02376.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2JF58S8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176845v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.06.002" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176842v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102832r" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429909v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benhabib" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sardin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J09D714-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468180v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02862-08" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760357v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Regier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.059" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJW0S0JQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468250v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautevelle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.04.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HNL3C2N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329795v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.02.028" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31G18ZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329775v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.09.023" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ4VK1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467874v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karim Bloundi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Duplay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.08.007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1GC9PRL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467822v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.05.022" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM1MK7VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634832v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kudrass" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.04.005" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0RBRJCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348665v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bloundi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345940v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kudrass" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467871v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Munier-Lamy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.020" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84Q6MRBG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00186950v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeanneau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.080" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV7QBWLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176854v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06273" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176858v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0621-6" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C34096DDC1E9F5EBF83D85D67A216DED3F4F3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163282v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Su" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-006-0066-x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBZ44VHX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131193v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1.fuel.2006.07.008" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163505v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Starck" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Muller" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bimer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Furdin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.05.052" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR83H6TH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163572v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ramelli" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.021" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M80BJ6K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163583v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lannuzel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.09.008" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCMCMKQ1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095947v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.12.024" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MSZMWX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822807v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Landais" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.10.008" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK2K74V2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822757v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Landais" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griffault" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2003.12.016" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWV50NW1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142146v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.08.008" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91M7K45-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142134v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Conrad" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Kontro" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kein&#228;nen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cadoret" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-1165-y" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K42F7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142149v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00053-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLGHF15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176865v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schlepp" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00133-9" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGFTN3K0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142137v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Mansuy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleck" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(01)00192-2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8PRXQK1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142143v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huault" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00171-7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN27D8MX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822803v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00127-9" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KBMK3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142140v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin-Raoult" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-8172(02)00033-8" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z1V0267-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176875v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.1.99" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176882v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(00)00111-X" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0PF3RQK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176897v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9909733" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4HB3TH90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176887v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffault" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9902146" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4Q1ZH65N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177436v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176892v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00039-9" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8F8V7XD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176900v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(99)00086-1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGB8HWM2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176903v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Caron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0191-8141(95)00067-N" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1HLV4DP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219039v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176790v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219032v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177453v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kruge" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05382787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sobaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure-Catteloin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112340" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Dutoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2024.2378343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04472325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104319" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04729578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Aabbar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.133646" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sobaga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2437-2023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tchang-Tchong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bossennec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106202" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04189595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ch&#226;tillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122330" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150412" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03786785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Myagkiy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pacini-Petitjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranay Morajkar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103764" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03805168v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Borreca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10850-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03383173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Johansson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-16717-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03810059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouk Haouchine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Offroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure," TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c02256" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03004013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116644" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03187704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122235" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3708-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06841-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066680v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.02.108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bu&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2744-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Usman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hanna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Faure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.092" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01533328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Tascone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rybnikova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9083-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938587v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Ranc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Croze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8731-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01424855v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maubec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.12.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.01.055" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01698413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ouali" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.01.026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWLQ50MT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02353041v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8586-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaudhary" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5369-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Croze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.03.068" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-191ZK7KG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780009v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.11.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NTKS4X9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.08.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1108-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930916v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacini-Petitjean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morajkar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkl&#233;-Vitzthum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01323" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogier Hanser" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulang&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3465-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248748v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bongoua-Devisme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4117-3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159492v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andriatsihoarana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.12.041" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249020v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.12.024" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697NJL14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158744v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8547-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249357v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502553x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101620v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kouadio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.11.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077098v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lundstedt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. M. Bandowe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wilcke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boll" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Christensen J." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2014.01.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0BKP6TR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076256v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.12.036" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tascone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.01.027" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D27WJV7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2966-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987218v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.04.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QWPNGV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934639v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pernot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ8WF2PX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00830439v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bertrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.02.015" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMQ4C71P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114354v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.01.043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-313W278J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119705v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916657v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.12.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTKQJS5B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00916609v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1016-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HZQB56N6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080684v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansuy-Huault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montarges&#8208;pelletier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Losson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.09.008" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMTV8BX2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119519v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.068" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MQ4BG58-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114804v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.12.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL6HTLCH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176814v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruggeman" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Craen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michels" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.07.016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXH2DRL0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265042v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Khatib" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartiges" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Samrani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houhou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1226-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878582v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.01.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97C095M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878576v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.01.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK37BMQZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176819v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.02.046" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845705v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2012.05.022" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176821v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-011-0304-8" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758066v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bertrand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.06.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7BDT8D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719747v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly C. K&#232;lom&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Marc Oy&#233;d&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878590v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VH14T5G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592510v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Graz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.05.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486337v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.568546" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142152v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.01.102" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176834v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Louvel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02376.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2JF58S8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176845v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.06.002" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176842v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es102832r" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429909v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benhabib" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sardin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.009" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J09D714-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01760357v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Regier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.059" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJW0S0JQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468180v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02862-08" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468250v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautevelle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2009.04.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HNL3C2N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329795v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.02.028" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T31G18ZT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329775v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.09.023" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ4VK1S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467874v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karim Bloundi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Duplay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.08.007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1GC9PRL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467822v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Badin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.05.022" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM1MK7VM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03634832v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valier Galy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Kudrass" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.04.005" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0RBRJCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348665v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Bloundi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345940v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Galy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. France-Lanord" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kudrass" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467871v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Munier-Lamy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.06.020" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84Q6MRBG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176858v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0621-6" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7C34096DDC1E9F5EBF83D85D67A216DED3F4F3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176854v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06273" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00186950v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jeanneau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.080" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV7QBWLW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163282v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodan Su" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-006-0066-x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBZ44VHX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131193v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peiffert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1.fuel.2006.07.008" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163505v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Starck" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Muller" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bimer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Furdin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2006.05.052" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR83H6TH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021673v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schlepp" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jarde" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2005.02.004" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSH210ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163583v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lannuzel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2006.09.008" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCMCMKQ1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163572v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ramelli" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.021" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M80BJ6K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095947v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.12.024" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MSZMWX9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822807v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Elie" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Landais" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2003.10.008" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK2K74V2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142146v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vilmin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2003.08.008" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91M7K45-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822757v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Landais" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griffault" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2003.12.016" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWV50NW1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142149v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(03)00053-6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLGHF15-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142134v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Conrad" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merja Kontro" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kein&#228;nen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cadoret" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-006-1165-y" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-68K42F7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176865v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schlepp" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Burkle-Vitzthum" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Elie" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(03)00133-9" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGFTN3K0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142137v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Mansuy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleck" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(01)00192-2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8PRXQK1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142143v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huault" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(02)00171-7" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN27D8MX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01822803v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jarde" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(01)00127-9" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3KBMK3B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142140v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin-Raoult" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0264-8172(02)00033-8" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z1V0267-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176875v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.1.99" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176882v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(00)00111-X" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0PF3RQK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176897v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9909733" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4HB3TH90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176887v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landais" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Griffault" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef9902146" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4Q1ZH65N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177436v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176892v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(00)00039-9" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8F8V7XD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176900v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(99)00086-1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGB8HWM2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176903v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Caron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0191-8141(95)00067-N" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1HLV4DP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176790v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219039v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219032v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03177453v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Kruge" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>