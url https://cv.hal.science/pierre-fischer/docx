--- v0 (2026-03-24)
+++ v1 (2026-04-25)
@@ -1127,295 +1127,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03665309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the hydraulic properties of a contaminated alluvial aquifer perturbed with periodic signals</w:t>
+                <w:t xml:space="preserve">The use of electrical resistivity tomograms as a parameterization for the hydraulic characterization of a contaminated aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fischer</w:t>
+                <w:t xml:space="preserve">Théo de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. de Clercq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+                <w:t xml:space="preserve">Laurent Thanberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thannberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Tan Minh Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-020-02233-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 587, pp.124986 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03661816v1</w:t>
+                <w:t xml:space="preserve">hal-03490217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of electrical resistivity tomograms as a parameterization for the hydraulic characterization of a contaminated aquifer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging the hydraulic properties of a contaminated alluvial aquifer perturbed with periodic signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo de Clercq</w:t>
+                <w:t xml:space="preserve">T. de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Thanberger</w:t>
+                <w:t xml:space="preserve">L. Thannberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Minh Vu</w:t>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 587, pp.124986 -. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.2713-2726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-020-02233-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490217v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic characterization of a highly anthropized coastal aquifer subject to tidal fluctuations</w:t>
               </w:r>
@@ -1518,51 +1518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic tomography in coupled discrete-continuum concept to image hydraulic properties of a fractured and karstified aquifer (Lez aquifer, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1648,51 +1648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benioug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1886,51 +1886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic tomography of discrete networks of conduits and fractures in a karstic aquifer by using a deterministic inversion algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2120,51 +2120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic pumping tomography applied to image the hydraulic properties and interpret the connectivity of a karstic and fractured aquifer (Lez aquifer, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2254,51 +2254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Large-Scale Inversion Algorithms to Hydraulic Tomography in an Alluvial Aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,51 +2388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cellular automata-based deterministic inversion algorithm for the characterization of linear structural heterogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2773,372 +2773,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial modeling of flash flooding in a small karst basin: Example of St-Pierre-la-Vacquerie (Causse du Larzac, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Allies</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715027v1</w:t>
+                <w:t xml:space="preserve">hal-04128729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Aliouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial modeling of flash flooding in a small karst basin: Example of St-Pierre-la-Vacquerie (Causse du Larzac, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fischer</w:t>
+                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marchand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. 2022</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128729v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of karst conduits morphology on tracer tests breakthrough curves (Fontaine de Nîmes, France)</w:t>
               </w:r>
@@ -3176,51 +3176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4896,51 +4896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5F640C6"/>
+    <w:nsid w:val="501627FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5127,51 +5127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3401-8140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232746699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060956v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behshad Koohbor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Fahs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Younes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132590" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590153v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pavageau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450405004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130953" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130866" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Vu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101206" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126351" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126939" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Clercq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thannberger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02233-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o de Clercq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thanberger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Minh Vu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124986" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krimissa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couegnas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02215-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103523" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benioug" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oltean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.01.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02440558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tan Vu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre Dine Ahfir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103424" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.11.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cardiff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardiff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.07.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soueid Ahmed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12457" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019572" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742263v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017wr020921" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128729v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128714v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128702v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31057.38243" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12403.07207" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128698v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cardiff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27190.14408" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cardiff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11794" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128513v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2628" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128481v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;deville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777563v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01955328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3401-8140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232746699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060956v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behshad Koohbor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Fahs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Younes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132590" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590153v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pavageau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450405004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130953" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130866" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Vu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101206" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126351" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126939" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o de Clercq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thanberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Minh Vu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124986" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Clercq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thannberger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02233-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krimissa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couegnas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02215-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103523" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benioug" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oltean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.01.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02440558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tan Vu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre Dine Ahfir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103424" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.11.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cardiff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardiff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.07.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soueid Ahmed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12457" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019572" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742263v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017wr020921" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128714v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128702v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31057.38243" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12403.07207" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128698v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cardiff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27190.14408" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cardiff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11794" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128513v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2628" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128481v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;deville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777563v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01955328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>