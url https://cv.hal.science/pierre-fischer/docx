--- v1 (2026-04-25)
+++ v2 (2026-05-19)
@@ -1,4841 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4789 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Fischer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant chercheur à l'Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3401-8140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">232746699</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=38nLF-sAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete fracture model for coupled simulation of water flow and electrical current in fractured vadose zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behshad Koohbor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 651, pp.132590. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’infiltration sur le site expérimental hydrogéologique de Poitiers par tomographie de résistivité électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Porel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 504, pp.05004. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202450405004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Karst Conduit's Geometry and Morphology on 3d Flow and Transport Processes: Insights from 3d Tracer Tests and Numerical Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aliouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632, pp.130953. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale spatial reconstitution of groundwater fluxes in a karst aquifer on the basis of hydrodynamic and hydrodispersive measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Léonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632, pp.130866. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of convolutional neural networks with encoder-decoder structure for predicting the inverse operator in hydraulic tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. M. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 604, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.127233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fast drainage in karst sinkholes on surface runoff in Larzac Plateau, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.101206. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic characterization of unconfined aquifers with oscillatory excitations: A numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598, pp.126351. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03665313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse approach integrating flowmeter and pumping test data for three-dimensional aquifer characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aliouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoguang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 603, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03665309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the hydraulic properties of a contaminated alluvial aquifer perturbed with periodic signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thannberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.2713-2726. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-020-02233-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of electrical resistivity tomograms as a parameterization for the hydraulic characterization of a contaminated aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo de Clercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thanberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Minh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 587, pp.124986 -. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic characterization of a highly anthropized coastal aquifer subject to tidal fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krimissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couegnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.2559-2571. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-020-02215-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic tomography in coupled discrete-continuum concept to image hydraulic properties of a fractured and karstified aquifer (Lez aquifer, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137, pp.103523. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between biofilm growth and NAPL remediation: A pore-scale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oltean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.82-97. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic tomography in time-lapse mode for tracking the clogging effects associated with the colloid injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Tan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krimissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasre Dine Ahfir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.103424. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.103424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic tomography of discrete networks of conduits and fractures in a karstic aquifer by using a deterministic inversion algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Analysis of Harmonic Pumping Tests in Frequency and Time Domains for Identifying the Conduits Networks in a Karstic Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cardiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 559, pp.1039--1053. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic pumping tomography applied to image the hydraulic properties and interpret the connectivity of a karstic and fractured aquifer (Lez aquifer, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cardiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.227-244. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Large-Scale Inversion Algorithms to Hydraulic Tomography in an Alluvial Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soueid Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (2), pp.208-218. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cellular automata-based deterministic inversion algorithm for the characterization of linear structural heterogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (3), pp.2016-2034. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016WR019572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Flow Networks in a Karstified Aquifer by Application of the Cellular Automata-Based Deterministic Inversion Method (Lez Aquifer, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (12), pp.10508--10522. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017wr020921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des processus éco-hydro-géologique autour du site de Ceyrac (Pompignan, Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Scientifique et Technique ICOS-France 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial modeling of flash flooding in a small karst basin: Example of St-Pierre-la-Vacquerie (Causse du Larzac, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aliouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of karst conduits morphology on tracer tests breakthrough curves (Fontaine de Nîmes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale spatial characterization of a karst aquifer by combination of periodic and non-periodic hydrodynamic responses (Lez aquifer, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Tomography Applications for the Characterization of Karst Structures and their Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoguang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. 2019, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.31057.38243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic characterization of the capillary fringe from responses to a periodic signal in an unconfined aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. 2019, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12403.07207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and Quantitative Hydraulic Analysis of Harmonic Pumping Tests for Identifying the Conduits Networks in a Karstic Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cardiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France. 2018, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27190.14408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Flow Networks from a Harmonic Pumping in a Karstic Field with an Inversion Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Cardiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a Karstic Field by Application of a Cellular Automata-based Deterministic Inversion (Lez Aquifer, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of regional heterogeneities on inversion stability and estimated hydraulic properties field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Aliouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoguang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale spatial reconstitution of pressure and tracer tests responses in a karst aquifer (Lez aquifer, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Léonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale spatial reconstitution of pressure and tracer tests responses in a karst aquifer (Lez aquifer, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Léonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging in a Model the Flow Networks generated by Harmonic Pumping Tests in a Karstic Field (Lez Aquifer, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoguang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chédeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting the Hydraulic Connectivity within a Karstic Field through the Utilization of a Harmonic Pumping Tomography to Image the Distribution of Properties in a Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cardiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoguang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Interpret the Responses of a Karstic Field to a Harmonic Pumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Cardiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cellular automata-based deterministic inversion algorithm for the characterization of linear structural heterogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Jardani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches de tomographies hydrauliques en aquifère hétérogène : théories et applications en milieu karstique et fracturé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Normandie Université, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018NORMR059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01955328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4896,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="501627FA"/>
+    <w:nsid w:val="DF05049D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5127,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3401-8140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232746699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060956v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behshad Koohbor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Fahs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Younes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132590" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590153v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pavageau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450405004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130953" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130866" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Vu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101206" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126351" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126939" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490217v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o de Clercq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thanberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Minh Vu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124986" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Clercq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thannberger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02233-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krimissa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couegnas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02215-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548914v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103523" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benioug" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oltean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.01.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02440558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tan Vu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre Dine Ahfir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103424" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691239v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.11.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cardiff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardiff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.07.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070610v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soueid Ahmed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12457" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019572" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742263v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017wr020921" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128714v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128702v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31057.38243" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12403.07207" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128698v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cardiff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27190.14408" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cardiff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11794" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128513v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2628" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128481v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;deville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777563v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01955328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3401-8140" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232746699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=38nLF-sAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060956v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behshad Koohbor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Fahs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Younes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132590" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590153v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pavageau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Porel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450405004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ropars" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130953" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803480v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130866" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Vu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127233" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127946v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101206" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126351" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665309v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126939" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661816v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Clercq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thannberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02233-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o de Clercq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thanberger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Minh Vu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124986" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661819v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krimissa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couegnas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02215-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103523" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benioug" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oltean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bu&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.01.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02440558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Tan Vu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre Dine Ahfir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103424" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.11.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cardiff" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983371v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardiff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soueid Ahmed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12457" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019572" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017wr020921" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128722v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31057.38243" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12403.07207" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128698v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cardiff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27190.14408" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777562v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cardiff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11794" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128513v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128488v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2628" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128481v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;deville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777563v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01955328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR059" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>