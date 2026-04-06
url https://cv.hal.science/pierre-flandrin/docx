--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,801 +66,801 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Design Thinking au service de la QVCT : explorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pierre flandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène van Compernol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur la QVCT dans le secteur sanitaire et médico-social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Aix-en -Provence, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover en QVCT par le Design Thinking pour le bien commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pierre flandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène van Compernol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentations organisationnelles et Bien commun: pratiques, bénéfices, limites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Ethique et Innovation, Mar 2025, Guingamp, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une crise de sens des métiers dans la Petite Enfance ? Explorations et analyses des prédicteurs de l’intention de quitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Van Compernol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Cléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Cléty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">pierre flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Blairy-Savard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Design Thinking to support the construction of a QVCT approach: the case of participative research in Hauts de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pierre flandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creating Knowledge Through, Participatory research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bruxelle- Université Libre de Bruxelles (ULB), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches du sens du métier chez les professionnel.les de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène van Compernol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pierre flandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Cléty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire. Le « sens du travail » : enjeux psychiques, sociaux et politiques de l’activité.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire pour la Sociologie Économique, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la digitalisation auprès des personnels hôteliers, au-delà de l’adéquation compétence-emploi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile van de Leemput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pierre flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Toumia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’appel d’un temps nouveau : l’humain au cœur de la transformation du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF, Sep 2023, Montréal Québec (HEC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser l’activité à la réception pour réinterroger les choix d’organisation du travail et de conception d’un agent conversationnel. Le cas d’un hôtel indépendant « smart »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pierre flandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Wuidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hellemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile van de Leemput</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème Congrès de la SELF, Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914705v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-05059704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -878,51 +878,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalisation dans le tourisme 4.0. L’approche du changement technologique et des transformations de la relation de service par l’étude des régulations et des marges de manœuvre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pierre flandrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université libre de bruxelles, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1118,51 +1118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pierre flandrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cl&#233;ty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van Compernol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326528v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Van Compernol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blairy-Savard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059798v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722980v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Leemput" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Toumia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cloquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wuidar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hellemans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04557868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Cl&#233;ty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pierre flandrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van Compernol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326528v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Van Compernol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Blairy-Savard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722980v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Leemput" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Toumia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cloquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914705v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wuidar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hellemans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04557868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>