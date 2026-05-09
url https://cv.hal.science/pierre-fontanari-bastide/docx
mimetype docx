--- v0 (2026-03-29)
+++ v1 (2026-05-09)
@@ -663,77 +663,77 @@
                 <w:t xml:space="preserve">Circulatory effects of apnoea in elite breath-hold divers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Joulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+                <w:t xml:space="preserve">F. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mille</w:t>
+                <w:t xml:space="preserve">Marie-Laure Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologica</w:t>
             </w:r>
@@ -756,323 +756,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360306v1</w:t>
+                <w:t xml:space="preserve">hal-01438455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial Compliance in Divers Exposed to Repeated Hyperoxia Using Rebreather Equipment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulatory effects of apnoea in elite breath-hold divers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Gole</w:t>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rossi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Boussuges</w:t>
+                <w:t xml:space="preserve">M. Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3357/ASEM.2457.2009⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 197 (1), pp.75-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1748-1716.2009.01982.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808475v1</w:t>
+                <w:t xml:space="preserve">hal-02360306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulatory effects of apnoea in elite breath-hold divers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Joulia</w:t>
+                <w:t xml:space="preserve">Arterial Compliance in Divers Exposed to Repeated Hyperoxia Using Rebreather Equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fontanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gavarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lemaître</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Barthelemy</w:t>
+                <w:t xml:space="preserve">Alain Boussuges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1748-1716.2009.01982.x⟩</w:t>
+              <w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (5), pp.482 - 484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3357/ASEM.2457.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01438455v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulatory effects of apnoea in elite breath-hold divers</w:t>
               </w:r>
@@ -1103,51 +1103,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mille</w:t>
+                <w:t xml:space="preserve">Marie-Laure Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologica</w:t>
             </w:r>
@@ -1597,51 +1597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Apnea Effect on Heart Rate and Its Variability in Elite Breath-Hold Divers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fontanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Buchheit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,77 +1714,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une apnée et d'une immersion sur la variabilité de la fréquence cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boussuges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fontanari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3064,51 +3064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Tartaruga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.21.10894-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102935" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gargne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joulia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gol&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2010.01169.x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVSQVZVF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussuges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bessereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2011.01319.x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KH692ZR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthelemy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-1716.2009.01982.x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRM9GPR8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gole" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavarry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussuges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/ASEM.2457.2009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438455v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaitre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mourot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Regnard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mourot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Regnard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1128151" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/ASEM.2142.2008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jamin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ulmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(03)00169-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP1VWCBW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.04.085" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ28S82F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808486v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gainnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delpierre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jammes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)01732-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8T1TR71-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01802734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Guillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tomei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Burnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJZJJ1SR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Zattara-Hartmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jammes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3003.1999.13d29.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01802744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Zattera-Hartmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.97.10102250" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Vuillon-Cacciuttolo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balzamo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caroline Zattara-Hartmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lagier-Tessonnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(96)12564-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC0TP1SF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01802731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Burnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jappl.1996.81.4.1739" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fontanari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Tartaruga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.21.10894-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2021.102935" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808428v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gargne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joulia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gol&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2010.01169.x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVSQVZVF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussuges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bessereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2011.01319.x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KH692ZR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthelemy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-1716.2009.01982.x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MRM9GPR8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360306v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gole" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rossi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gavarry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boussuges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/ASEM.2457.2009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaitre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mourot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Regnard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mourot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Regnard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1128151" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buchheit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Joulia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tourny-Chollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/ASEM.2142.2008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jamin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ulmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0765-1597(03)00169-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP1VWCBW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cr&#233;mieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.04.085" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZ28S82F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808486v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gainnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delpierre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jammes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)01732-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8T1TR71-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01802734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Guillot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tomei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Burnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210050050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJZJJ1SR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Zattara-Hartmann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jammes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3003.1999.13d29.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01802744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Zattera-Hartmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.97.10102250" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01808498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Vuillon-Cacciuttolo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balzamo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caroline Zattara-Hartmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lagier-Tessonnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3940(96)12564-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC0TP1SF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01802731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Burnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jappl.1996.81.4.1739" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>