--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Fouilhoux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pierre FouilhouxProfesseur des universitésUniversité Sorbonne Paris NordLaboratoire LIPN CNRS 7030</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Dantzig-Wolfe relaxation through crosswise decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment découper le gâteau ? Ou la répartition équitable de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractions in perfect graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont-Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 377, pp.380-389. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2025.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance inequalities for scheduling around an unrestrictive common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296 (2), pp.453-464. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.03.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbitopal fixing for the full (sub)-orbitope and application to the Unit Commitment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186 (1-2), pp.337-372. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-019-01457-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer formulations using natural variables for single machine scheduling around a common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 290, pp.36-59. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2020.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance-based linear formulation for the Anchor-Robust Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 295 (1), pp.22-33. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-breaking inequalities for ILP with structured sub-symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183 (1-2), pp.61-103. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-020-01491-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anchor-Robust Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/opre.2022.2315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of the Unit Commitment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 274 (1-2), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-018-2827-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut-and-Price algorithms for the preemptive RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.513-528. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit-capacity Constrained Permutation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268 (2), pp.463-472. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The min-up/min-down unit commitment polytope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.1024-1058. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-018-0273-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchored reactive and proactive solutions to the CPM-scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 261 (1), pp.67-74. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2017.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valid inequalities for the synchronization bus timetabling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibarra-Rojas Omar J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmin Rios-Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 251 (2), pp.442-450. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility recovery for the Unit-capacity Constrained Permutation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 22, Part A, pp.66-86. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disopt.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit and bond polytopes on series–parallel graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disopt.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Cut for the non-disjoint m-Ring-Star problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (2), pp.167-188. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2014006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Location-Dispatching Problem: polyhedral results and Content Delivery Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mathieu Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164 (1), pp.68-85. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving VLSI Design and DNA Sequencing Problems using Bipartization of Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (2), pp.749-781. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-010-9355-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivability in Hierarchical Telecommunications Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Karasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Ozkok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (1), pp.37-58. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.20479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Facets for the Independence System Polytope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.1484-1506. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/070695988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'optimisation Combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 369, pp.50-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhedral results for the bipartite induced subgraph problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 154 (15), pp.2128-2149. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2005.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage et robustesse pour le RCPSP: outils exacts et heuristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping decomposition in column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price&Cut for the Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupont-Bouillard Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grappe Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS ANNUAL MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut and Price pour le problème de coloration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont-Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price&Cut for the graph coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont-Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2022 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Valid Inequalities within Bi-objective Binary Branch & Bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Létocart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMOO 2022 “Recent Advances in Multi-Objective Optimization”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra (PT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchored solutions in robust combinatorial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear inequalities for neighborhood based dominance properties for the common due-date scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision (ROADEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de résolution exacte pour l’ancrage de solutions en ordonnancement de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 21ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchored Rescheduling Problems Under Generalized Precedence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCO: International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Montreal, QC, Canada. pp.156-166, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53262-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Symmetry-Breaking Inequalities for ILP with Structured Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCO 2019 - 20th Conference on Integer Programming and Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Ann Arbor, Michigan, United States. pp.57-71, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17953-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking structured symmetries and sub-symmetries in Integer Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 - 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIP formulations for just-in-time scheduling around a common due-date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Renesse, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anchor-Robust Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Renesse, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchor-Robust Solutions for the Resource-Constrained Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brunod-Indrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités linéaires de dominance pour l’ordonnancement juste-à-temps avec date d’échéance commune non restrictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPOC11 : Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de solutions en optimisation combinatoire par des modèles d'ancrage; application à l'arbre couvrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 20ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations PLNE et dominances pour l’ordonnancement juste-à-temps avec date d’échéance commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIP Formulations for Just-in-Time Scheduling with Common Due-Date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme points for scheduling around a common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP International Conference on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser les symétries dans les PLNE à deux indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust proactive maintenance planning with a deadline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking symmetries for the UCP by intersecting the full orbitope with an hypercube face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage de solutions en ordonnancement PERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking full-orbitopal symmetries and sub-symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP International Conference on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations PLNE et Branch & Cut pour le Min-up/Min-down Unit Commitment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 18ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects polyédraux du Min-up/min-down Unit Commitment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire (JPOC10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Virtual Network Function Placement with High Availability Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Secci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IFIP Networking 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Stockholm, Sweden. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking.2017.8264850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-up/min-down unit commitment problem: complexity and valid inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2016), May 2016, Vietri sul Mare, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vietry sul Mare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERT, recherche d'ordonnancements stables en présence de durées incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut-and-Price using Stable Set polytope inequalities for the Capacitated- Ring-Star Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut algorithm for the connected-cut problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit and bond polytopes in series-parallel graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCO 2014 - 3rd International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integer formulation based on common supersequences to solve the Permutation Problem using a Unit-Capacity Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit and bond polytopes in series-parallel graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPOC8 - 8èmes Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer des colonnes par un algorithme de branch‐and‐cut : application au problème de couverture par des anneaux‐étoiles multi‐dépôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michel Loyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer des colonnes par Branch-and-Cut: application au problème de couverture d'un graphe par des anneaux-étoiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire, JPOC8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de Permutation avec un Robot de Capacité unitaire avec temps de setup : réalisabilité et alignement de chaînes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche polyédrale pour le problème de couverture par des anneaux-étoile non-disjoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clique-branching formulation for the vertex coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle linéarisation de la moyenne ordonnée pondérée pour l'optimisation équitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Spanjaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-Disjoint m-Ring-Star Problem : polyhedral results and SDH/SONET network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Athènes, Greece. pp.93-104, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32147-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation Problem using a Unit-Capacity Robot : Feasibility Recovery and Cutting-plane based Formulation with MTZ strengthening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Podkanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation Problem using a unit-Capacity Robot for the nuclear Fuel Renewal in a Pressurized Water Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes Journées Franco-Chiliennes d'Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Disjoint Steiner M-Q-Ring-Star Problem : Application À La Conception De Réseau Sdh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation des parties renouvelables de pièces partiellement consommables et Steiner Atsp avec contraintes de précédence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-disjoint Steiner m-Q-Ring-Star Problem : application à la conception de réseau SDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-Disjoint m-Ring-Star Problem : application to SDH network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement de paquets dans les réseaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Location-Dispatching Problem: polyhedral results and Content Delivery Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mathieu Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2010), Electronic Notes in Discrete Mathematics, Elsevier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp.867-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des protocoles OFDMA orchestrés pour les réseaux sans-fil maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Coupechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivability in hierarchical telecommunications networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Ekin-Karasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Ozkok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference, INOC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de caches dans un réseau de distribution de contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mathieu Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphe d inférence de calcul et synthèse de circuits analogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des réseaux de télécommunications hiérarchiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Ekin-Karasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Ozkok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes combinatoires dans les réseaux sans-fil: conception et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Coupechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial problems and integer formulations in wireless mesh network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Coupechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nonconvex Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures de lifting et facettes non-booléennes pour le polytope des indépendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de BCP pour le RCPSP preemptif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Damay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème d'agrégation de sessions multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Avignon, France. pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Fouilhoux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pierre FouilhouxProfesseur des universitésUniversité Sorbonne Paris NordLaboratoire LIPN CNRS 7030</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Dantzig-Wolfe relaxation through crosswise decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment découper le gâteau ? Ou la répartition équitable de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractions in perfect graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont-Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 377, pp.380-389. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2025.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance inequalities for scheduling around an unrestrictive common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296 (2), pp.453-464. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.03.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbitopal fixing for the full (sub)-orbitope and application to the Unit Commitment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186 (1-2), pp.337-372. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-019-01457-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance-based linear formulation for the Anchor-Robust Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 295 (1), pp.22-33. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer formulations using natural variables for single machine scheduling around a common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 290, pp.36-59. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2020.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-breaking inequalities for ILP with structured sub-symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183 (1-2), pp.61-103. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-020-01491-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of the Unit Commitment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 274 (1-2), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-018-2827-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anchor-Robust Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/opre.2022.2315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut-and-Price algorithms for the preemptive RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.513-528. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit-capacity Constrained Permutation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268 (2), pp.463-472. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The min-up/min-down unit commitment polytope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.1024-1058. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-018-0273-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchored reactive and proactive solutions to the CPM-scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 261 (1), pp.67-74. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2017.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valid inequalities for the synchronization bus timetabling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibarra-Rojas Omar J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmin Rios-Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 251 (2), pp.442-450. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility recovery for the Unit-capacity Constrained Permutation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 22, Part A, pp.66-86. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disopt.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit and bond polytopes on series–parallel graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disopt.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Cut for the non-disjoint m-Ring-Star problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (2), pp.167-188. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2014006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Location-Dispatching Problem: polyhedral results and Content Delivery Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mathieu Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164 (1), pp.68-85. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivability in Hierarchical Telecommunications Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Karasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Ozkok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (1), pp.37-58. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.20479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving VLSI Design and DNA Sequencing Problems using Bipartization of Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (2), pp.749-781. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-010-9355-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Facets for the Independence System Polytope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.1484-1506. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/070695988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'optimisation Combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 369, pp.50-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhedral results for the bipartite induced subgraph problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 154 (15), pp.2128-2149. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2005.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping decomposition in column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price&Cut for the Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupont-Bouillard Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grappe Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS ANNUAL MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut and Price pour le problème de coloration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont-Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price&Cut for the graph coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont-Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2022 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Valid Inequalities within Bi-objective Binary Branch & Bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Létocart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMOO 2022 “Recent Advances in Multi-Objective Optimization”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra (PT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchored solutions in robust combinatorial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage et robustesse pour le RCPSP: outils exacts et heuristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de résolution exacte pour l’ancrage de solutions en ordonnancement de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 21ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchored Rescheduling Problems Under Generalized Precedence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCO: International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Montreal, QC, Canada. pp.156-166, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53262-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear inequalities for neighborhood based dominance properties for the common due-date scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision (ROADEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIP formulations for just-in-time scheduling around a common due-date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Renesse, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anchor-Robust Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Renesse, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchor-Robust Solutions for the Resource-Constrained Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brunod-Indrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités linéaires de dominance pour l’ordonnancement juste-à-temps avec date d’échéance commune non restrictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPOC11 : Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de solutions en optimisation combinatoire par des modèles d'ancrage; application à l'arbre couvrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 20ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Symmetry-Breaking Inequalities for ILP with Structured Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCO 2019 - 20th Conference on Integer Programming and Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Ann Arbor, Michigan, United States. pp.57-71, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17953-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking structured symmetries and sub-symmetries in Integer Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 - 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIP Formulations for Just-in-Time Scheduling with Common Due-Date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme points for scheduling around a common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP International Conference on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser les symétries dans les PLNE à deux indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust proactive maintenance planning with a deadline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking symmetries for the UCP by intersecting the full orbitope with an hypercube face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage de solutions en ordonnancement PERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking full-orbitopal symmetries and sub-symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP International Conference on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations PLNE et dominances pour l’ordonnancement juste-à-temps avec date d’échéance commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects polyédraux du Min-up/min-down Unit Commitment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire (JPOC10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Virtual Network Function Placement with High Availability Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Secci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IFIP Networking 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Stockholm, Sweden. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking.2017.8264850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations PLNE et Branch & Cut pour le Min-up/Min-down Unit Commitment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 18ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-up/min-down unit commitment problem: complexity and valid inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2016), May 2016, Vietri sul Mare, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vietry sul Mare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERT, recherche d'ordonnancements stables en présence de durées incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut-and-Price using Stable Set polytope inequalities for the Capacitated- Ring-Star Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut algorithm for the connected-cut problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit and bond polytopes in series-parallel graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCO 2014 - 3rd International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integer formulation based on common supersequences to solve the Permutation Problem using a Unit-Capacity Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer des colonnes par un algorithme de branch‐and‐cut : application au problème de couverture par des anneaux‐étoiles multi‐dépôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michel Loyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer des colonnes par Branch-and-Cut: application au problème de couverture d'un graphe par des anneaux-étoiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire, JPOC8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit and bond polytopes in series-parallel graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPOC8 - 8èmes Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche polyédrale pour le problème de couverture par des anneaux-étoile non-disjoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clique-branching formulation for the vertex coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle linéarisation de la moyenne ordonnée pondérée pour l'optimisation équitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Spanjaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-Disjoint m-Ring-Star Problem : polyhedral results and SDH/SONET network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Athènes, Greece. pp.93-104, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32147-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation Problem using a Unit-Capacity Robot : Feasibility Recovery and Cutting-plane based Formulation with MTZ strengthening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Podkanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de Permutation avec un Robot de Capacité unitaire avec temps de setup : réalisabilité et alignement de chaînes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Disjoint Steiner M-Q-Ring-Star Problem : Application À La Conception De Réseau Sdh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation des parties renouvelables de pièces partiellement consommables et Steiner Atsp avec contraintes de précédence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-disjoint Steiner m-Q-Ring-Star Problem : application à la conception de réseau SDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-Disjoint m-Ring-Star Problem : application to SDH network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation Problem using a unit-Capacity Robot for the nuclear Fuel Renewal in a Pressurized Water Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes Journées Franco-Chiliennes d'Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Location-Dispatching Problem: polyhedral results and Content Delivery Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mathieu Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2010), Electronic Notes in Discrete Mathematics, Elsevier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp.867-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des protocoles OFDMA orchestrés pour les réseaux sans-fil maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Coupechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement de paquets dans les réseaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivability in hierarchical telecommunications networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Ekin-Karasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Ozkok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference, INOC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de caches dans un réseau de distribution de contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mathieu Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphe d inférence de calcul et synthèse de circuits analogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des réseaux de télécommunications hiérarchiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Ekin-Karasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Ozkok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes combinatoires dans les réseaux sans-fil: conception et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Coupechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial problems and integer formulations in wireless mesh network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Coupechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nonconvex Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures de lifting et facettes non-booléennes pour le polytope des indépendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de BCP pour le RCPSP preemptif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Damay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème d'agrégation de sessions multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Avignon, France. pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05315705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bendotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rottner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont-Bouillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.07.022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141158v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Falq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.03.048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625532v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-019-01457-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074488v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.08.033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938158v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Pass-Lanneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.034" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01491-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074569v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2827-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F06V7R94-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0273-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.02.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJDW37MN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibarra-Rojas Omar J." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Rios-Solis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.12.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2015.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Borne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pesneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2015.04.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Questel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathieu Segura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.05.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185262v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-010-9355-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXC5V3TQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185253v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Karasan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozkok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Yaman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20479" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070695988" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.04.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050569v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont-Bouillard Alexandre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grappe Roland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;tocart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951004v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53262-8_13" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17953-3_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990583v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brunod-Indrigo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498970v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822208v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545602v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545605v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445494v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casazza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2017.8264850" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel Loyal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271742v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270092v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270089v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_10" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Podkanski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287786v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287812v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285723v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287798v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291460v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Chevreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Coupechoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Ekin-Karasan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311605v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336475v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311607v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352588v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Damay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05315705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bendotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rottner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont-Bouillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.07.022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141158v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Falq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.03.048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625532v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-019-01457-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938158v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Pass-Lanneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074488v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.08.033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01491-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2827-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2315" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F06V7R94-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0273-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.02.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJDW37MN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibarra-Rojas Omar J." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Rios-Solis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.12.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2015.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Borne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pesneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2015.04.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Questel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathieu Segura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.05.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Karasan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozkok" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Yaman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20479" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-010-9355-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXC5V3TQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070695988" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.04.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont-Bouillard Alexandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grappe Roland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;tocart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53262-8_13" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brunod-Indrigo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17953-3_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118582v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822208v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822206v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545605v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445494v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casazza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2017.8264850" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215210v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel Loyal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219752v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271742v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270102v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Podkanski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287812v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285723v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287802v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287798v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291373v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Chevreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Coupechoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Ekin-Karasan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311605v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336475v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311607v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352588v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Damay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>