--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Fouilhoux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pierre FouilhouxProfesseur des universitésUniversité Sorbonne Paris NordLaboratoire LIPN CNRS 7030</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Dantzig-Wolfe relaxation through crosswise decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment découper le gâteau ? Ou la répartition équitable de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractions in perfect graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont-Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 377, pp.380-389. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2025.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance inequalities for scheduling around an unrestrictive common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296 (2), pp.453-464. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.03.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbitopal fixing for the full (sub)-orbitope and application to the Unit Commitment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186 (1-2), pp.337-372. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-019-01457-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance-based linear formulation for the Anchor-Robust Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 295 (1), pp.22-33. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer formulations using natural variables for single machine scheduling around a common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 290, pp.36-59. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2020.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-breaking inequalities for ILP with structured sub-symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183 (1-2), pp.61-103. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-020-01491-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of the Unit Commitment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 274 (1-2), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-018-2827-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anchor-Robust Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/opre.2022.2315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut-and-Price algorithms for the preemptive RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.513-528. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit-capacity Constrained Permutation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268 (2), pp.463-472. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The min-up/min-down unit commitment polytope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.1024-1058. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-018-0273-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchored reactive and proactive solutions to the CPM-scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 261 (1), pp.67-74. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2017.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valid inequalities for the synchronization bus timetabling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibarra-Rojas Omar J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmin Rios-Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 251 (2), pp.442-450. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility recovery for the Unit-capacity Constrained Permutation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 22, Part A, pp.66-86. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disopt.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit and bond polytopes on series–parallel graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disopt.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Cut for the non-disjoint m-Ring-Star problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (2), pp.167-188. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2014006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Location-Dispatching Problem: polyhedral results and Content Delivery Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mathieu Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164 (1), pp.68-85. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivability in Hierarchical Telecommunications Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Karasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Ozkok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (1), pp.37-58. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.20479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving VLSI Design and DNA Sequencing Problems using Bipartization of Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (2), pp.749-781. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-010-9355-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Facets for the Independence System Polytope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.1484-1506. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/070695988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'optimisation Combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 369, pp.50-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhedral results for the bipartite induced subgraph problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 154 (15), pp.2128-2149. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2005.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping decomposition in column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price&Cut for the Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupont-Bouillard Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grappe Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS ANNUAL MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut and Price pour le problème de coloration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont-Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price&Cut for the graph coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont-Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2022 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Valid Inequalities within Bi-objective Binary Branch & Bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Létocart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMOO 2022 “Recent Advances in Multi-Objective Optimization”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra (PT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchored solutions in robust combinatorial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage et robustesse pour le RCPSP: outils exacts et heuristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de résolution exacte pour l’ancrage de solutions en ordonnancement de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 21ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchored Rescheduling Problems Under Generalized Precedence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCO: International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Montreal, QC, Canada. pp.156-166, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53262-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear inequalities for neighborhood based dominance properties for the common due-date scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision (ROADEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIP formulations for just-in-time scheduling around a common due-date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Renesse, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anchor-Robust Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Renesse, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchor-Robust Solutions for the Resource-Constrained Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brunod-Indrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités linéaires de dominance pour l’ordonnancement juste-à-temps avec date d’échéance commune non restrictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPOC11 : Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de solutions en optimisation combinatoire par des modèles d'ancrage; application à l'arbre couvrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 20ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Symmetry-Breaking Inequalities for ILP with Structured Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCO 2019 - 20th Conference on Integer Programming and Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Ann Arbor, Michigan, United States. pp.57-71, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17953-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking structured symmetries and sub-symmetries in Integer Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 - 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIP Formulations for Just-in-Time Scheduling with Common Due-Date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme points for scheduling around a common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP International Conference on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser les symétries dans les PLNE à deux indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust proactive maintenance planning with a deadline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking symmetries for the UCP by intersecting the full orbitope with an hypercube face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage de solutions en ordonnancement PERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking full-orbitopal symmetries and sub-symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP International Conference on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations PLNE et dominances pour l’ordonnancement juste-à-temps avec date d’échéance commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects polyédraux du Min-up/min-down Unit Commitment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire (JPOC10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Virtual Network Function Placement with High Availability Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Secci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IFIP Networking 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Stockholm, Sweden. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking.2017.8264850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations PLNE et Branch & Cut pour le Min-up/Min-down Unit Commitment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 18ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-up/min-down unit commitment problem: complexity and valid inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2016), May 2016, Vietri sul Mare, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vietry sul Mare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERT, recherche d'ordonnancements stables en présence de durées incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut-and-Price using Stable Set polytope inequalities for the Capacitated- Ring-Star Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut algorithm for the connected-cut problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit and bond polytopes in series-parallel graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCO 2014 - 3rd International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integer formulation based on common supersequences to solve the Permutation Problem using a Unit-Capacity Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer des colonnes par un algorithme de branch‐and‐cut : application au problème de couverture par des anneaux‐étoiles multi‐dépôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michel Loyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer des colonnes par Branch-and-Cut: application au problème de couverture d'un graphe par des anneaux-étoiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire, JPOC8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit and bond polytopes in series-parallel graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPOC8 - 8èmes Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche polyédrale pour le problème de couverture par des anneaux-étoile non-disjoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clique-branching formulation for the vertex coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle linéarisation de la moyenne ordonnée pondérée pour l'optimisation équitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Spanjaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-Disjoint m-Ring-Star Problem : polyhedral results and SDH/SONET network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Athènes, Greece. pp.93-104, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32147-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation Problem using a Unit-Capacity Robot : Feasibility Recovery and Cutting-plane based Formulation with MTZ strengthening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Podkanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de Permutation avec un Robot de Capacité unitaire avec temps de setup : réalisabilité et alignement de chaînes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Disjoint Steiner M-Q-Ring-Star Problem : Application À La Conception De Réseau Sdh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation des parties renouvelables de pièces partiellement consommables et Steiner Atsp avec contraintes de précédence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-disjoint Steiner m-Q-Ring-Star Problem : application à la conception de réseau SDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-Disjoint m-Ring-Star Problem : application to SDH network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation Problem using a unit-Capacity Robot for the nuclear Fuel Renewal in a Pressurized Water Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes Journées Franco-Chiliennes d'Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Location-Dispatching Problem: polyhedral results and Content Delivery Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mathieu Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2010), Electronic Notes in Discrete Mathematics, Elsevier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp.867-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des protocoles OFDMA orchestrés pour les réseaux sans-fil maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Coupechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement de paquets dans les réseaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivability in hierarchical telecommunications networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Ekin-Karasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Ozkok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference, INOC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de caches dans un réseau de distribution de contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mathieu Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphe d inférence de calcul et synthèse de circuits analogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des réseaux de télécommunications hiérarchiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Ekin-Karasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Ozkok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes combinatoires dans les réseaux sans-fil: conception et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Coupechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial problems and integer formulations in wireless mesh network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Coupechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nonconvex Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures de lifting et facettes non-booléennes pour le polytope des indépendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de BCP pour le RCPSP preemptif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Damay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème d'agrégation de sessions multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Avignon, France. pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Fouilhoux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Pierre FouilhouxProfesseur des universitésUniversité Sorbonne Paris NordLaboratoire LIPN CNRS 7030</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Dantzig-Wolfe relaxation through crosswise decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment découper le gâteau ? Ou la répartition équitable de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractions in perfect graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont-Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 377, pp.380-389. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2025.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance inequalities for scheduling around an unrestrictive common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296 (2), pp.453-464. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.03.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbitopal fixing for the full (sub)-orbitope and application to the Unit Commitment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186 (1-2), pp.337-372. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-019-01457-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominance-based linear formulation for the Anchor-Robust Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 295 (1), pp.22-33. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer formulations using natural variables for single machine scheduling around a common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 290, pp.36-59. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2020.08.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry-breaking inequalities for ILP with structured sub-symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183 (1-2), pp.61-103. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10107-020-01491-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anchor-Robust Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/opre.2022.2315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the complexity of the Unit Commitment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 274 (1-2), pp.119-130. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-018-2827-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut-and-Price algorithms for the preemptive RCPSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (2), pp.513-528. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unit-capacity Constrained Permutation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268 (2), pp.463-472. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The min-up/min-down unit commitment polytope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.1024-1058. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10878-018-0273-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchored reactive and proactive solutions to the CPM-scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Quilliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 261 (1), pp.67-74. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2017.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valid inequalities for the synchronization bus timetabling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibarra-Rojas Omar J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmin Rios-Solis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 251 (2), pp.442-450. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility recovery for the Unit-capacity Constrained Permutation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 22, Part A, pp.66-86. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disopt.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit and bond polytopes on series–parallel graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.disopt.2015.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Location-Dispatching Problem: polyhedral results and Content Delivery Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mathieu Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164 (1), pp.68-85. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Cut for the non-disjoint m-Ring-Star problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (2), pp.167-188. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2014006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving VLSI Design and DNA Sequencing Problems using Bipartization of Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (2), pp.749-781. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10589-010-9355-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivability in Hierarchical Telecommunications Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Karasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Ozkok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (1), pp.37-58. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.20479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Facets for the Independence System Polytope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.1484-1506. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/070695988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'optimisation Combinatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 369, pp.50-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyhedral results for the bipartite induced subgraph problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 154 (15), pp.2128-2149. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2005.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage et robustesse pour le RCPSP: outils exacts et heuristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price&Cut for the graph coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont-Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2022 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut and Price pour le problème de coloration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dupont-Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price&Cut for the Graph Coloring Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupont-Bouillard Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grappe Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS ANNUAL MEETING 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping decomposition in column generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Valid Inequalities within Bi-objective Binary Branch & Bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Létocart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMOO 2022 “Recent Advances in Multi-Objective Optimization”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra (PT), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchored solutions in robust combinatorial optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear inequalities for neighborhood based dominance properties for the common due-date scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision (ROADEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchored Rescheduling Problems Under Generalized Precedence Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCO: International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Montreal, QC, Canada. pp.156-166, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53262-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de résolution exacte pour l’ancrage de solutions en ordonnancement de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 21ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking structured symmetries and sub-symmetries in Integer Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 - 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Symmetry-Breaking Inequalities for ILP with Structured Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPCO 2019 - 20th Conference on Integer Programming and Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Ann Arbor, Michigan, United States. pp.57-71, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17953-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités linéaires de dominance pour l’ordonnancement juste-à-temps avec date d’échéance commune non restrictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPOC11 : Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchor-Robust Solutions for the Resource-Constrained Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brunod-Indrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Anchor-Robust Project Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Renesse, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIP formulations for just-in-time scheduling around a common due-date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Renesse, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de solutions en optimisation combinatoire par des modèles d'ancrage; application à l'arbre couvrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 20ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations PLNE et dominances pour l’ordonnancement juste-à-temps avec date d’échéance commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIP Formulations for Just-in-Time Scheduling with Common Due-Date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme points for scheduling around a common due date</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Falq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP International Conference on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casser les symétries dans les PLNE à deux indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust proactive maintenance planning with a deadline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking symmetries for the UCP by intersecting the full orbitope with an hypercube face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage de solutions en ordonnancement PERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Pass-Lanneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 19ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking full-orbitopal symmetries and sub-symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP International Conference on Mathematical Programming (ISMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulations PLNE et Branch & Cut pour le Min-up/Min-down Unit Commitment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 18ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects polyédraux du Min-up/min-down Unit Commitment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire (JPOC10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Virtual Network Function Placement with High Availability Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Casazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Secci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IFIP Networking 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Stockholm, Sweden. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/IFIPNetworking.2017.8264850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-up/min-down unit commitment problem: complexity and valid inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rottner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2016), May 2016, Vietri sul Mare, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vietry sul Mare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERT, recherche d'ordonnancements stables en présence de durées incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit and bond polytopes in series-parallel graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCO 2014 - 3rd International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut algorithm for the connected-cut problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut-and-Price using Stable Set polytope inequalities for the Capacitated- Ring-Star Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integer formulation based on common supersequences to solve the Permutation Problem using a Unit-Capacity Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit and bond polytopes in series-parallel graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Grappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pesneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JPOC8 - 8èmes Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer des colonnes par Branch-and-Cut: application au problème de couverture d'un graphe par des anneaux-étoiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire, JPOC8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générer des colonnes par un algorithme de branch‐and‐cut : application au problème de couverture par des anneaux‐étoiles multi‐dépôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Michel Loyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de Permutation avec un Robot de Capacité unitaire avec temps de setup : réalisabilité et alignement de chaînes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle linéarisation de la moyenne ordonnée pondérée pour l'optimisation équitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Spanjaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-Disjoint m-Ring-Star Problem : polyhedral results and SDH/SONET network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Athènes, Greece. pp.93-104, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32147-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clique-branching formulation for the vertex coloring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche polyédrale pour le problème de couverture par des anneaux-étoile non-disjoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation Problem using a Unit-Capacity Robot : Feasibility Recovery and Cutting-plane based Formulation with MTZ strengthening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Podkanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation Problem using a unit-Capacity Robot for the nuclear Fuel Renewal in a Pressurized Water Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes Journées Franco-Chiliennes d'Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation des parties renouvelables de pièces partiellement consommables et Steiner Atsp avec contraintes de précédence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bendotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-disjoint Steiner m-Q-Ring-Star Problem : application à la conception de réseau SDH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Disjoint Steiner M-Q-Ring-Star Problem : Application À La Conception De Réseau Sdh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Non-Disjoint m-Ring-Star Problem : application to SDH network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Questel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement de paquets dans les réseaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pascual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Location-Dispatching Problem: polyhedral results and Content Delivery Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mathieu Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combinatorial Optimization (ISCO 2010), Electronic Notes in Discrete Mathematics, Elsevier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp.867-874</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des protocoles OFDMA orchestrés pour les réseaux sans-fil maillés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Chevreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Coupechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survivability in hierarchical telecommunications networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Ekin-Karasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Ozkok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference, INOC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de caches dans un réseau de distribution de contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chrétienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mathieu Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France. pp.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphe d inférence de calcul et synthèse de circuits analogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des réseaux de télécommunications hiérarchiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oya Ekin-Karasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Ozkok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial problems and integer formulations in wireless mesh network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Coupechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nonconvex Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes combinatoires dans les réseaux sans-fil: conception et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Coupechoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures de lifting et facettes non-booléennes pour le polytope des indépendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hande Yaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ridha Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de BCP pour le RCPSP preemptif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Damay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème d'agrégation de sessions multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fouilhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Polyèdres et Optimisation Combinatoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Avignon, France. pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05315705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bendotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rottner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont-Bouillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.07.022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141158v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Falq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.03.048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625532v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-019-01457-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938158v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Pass-Lanneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074488v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.08.033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01491-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2827-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144834v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2315" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F06V7R94-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0273-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.02.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJDW37MN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibarra-Rojas Omar J." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Rios-Solis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.12.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2015.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Borne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pesneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2015.04.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Questel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathieu Segura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.05.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Karasan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozkok" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Yaman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20479" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-010-9355-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXC5V3TQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070695988" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.04.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont-Bouillard Alexandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grappe Roland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;tocart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595246v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53262-8_13" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brunod-Indrigo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990535v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17953-3_5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118582v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822208v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822206v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822210v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822205v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545605v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445494v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casazza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2017.8264850" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215210v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel Loyal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219752v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909472v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271742v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270089v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270102v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Podkanski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287812v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285723v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287802v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287798v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287786v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291373v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Chevreau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Coupechoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Ekin-Karasan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311605v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336475v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311607v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352588v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Damay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05315705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bendotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilhoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rottner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05267196v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dupont-Bouillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2025.07.022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141158v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Falq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.03.048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625532v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-019-01457-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938158v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chr&#233;tienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Pass-Lanneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.02.034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074488v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.08.033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01491-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074569v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-2827-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Toussaint" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F06V7R94-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-018-0273-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.02.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJDW37MN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibarra-Rojas Omar J." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Rios-Solis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.12.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2015.09.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Borne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pesneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2015.04.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourdin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mathieu Segura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.05.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185104v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Questel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185262v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridha Mahjoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-010-9355-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DXC5V3TQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185253v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Karasan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Ozkok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Yaman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20479" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070695988" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185239v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2005.04.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont-Bouillard Alexandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grappe Roland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas L&#233;tocart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951004v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53262-8_13" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17953-3_5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990590v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brunod-Indrigo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476797v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822205v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822208v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822204v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545602v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545605v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445494v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casazza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2017.8264850" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01342813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515683v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219752v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel Loyal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270092v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spanjaard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270089v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Podkanski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287786v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285723v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287802v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287798v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291460v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Chevreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Coupechoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oya Ekin-Karasan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311607v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352588v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Damay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Faure" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>