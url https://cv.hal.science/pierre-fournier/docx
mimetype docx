--- v0 (2026-03-19)
+++ v1 (2026-04-17)
@@ -3516,204 +3516,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04981790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre avec le nucléaire : des promesses tempérées par des incertitudes lourdes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une socio-histoire localisée des transitions énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Curli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires des transitions énergétiques. Nucléaire et énergies renouvelables en Italie et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karthala; Maison méditerranéenne des sciences de l'homme, pp.151-177, 2023, Atelier méditerranéen, 978-2-38409-022-8</w:t>
+              <w:t xml:space="preserve">, Karthala; Maison méditerranéenne des sciences de l'homme, pp.13-36, 2023, 978-2-38409-022-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04123659v1</w:t>
+                <w:t xml:space="preserve">halshs-04123636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une socio-histoire localisée des transitions énergétiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vivre avec le nucléaire : des promesses tempérées par des incertitudes lourdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires des transitions énergétiques. Nucléaire et énergies renouvelables en Italie et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karthala; Maison méditerranéenne des sciences de l'homme, pp.13-36, 2023, 978-2-38409-022-8</w:t>
+              <w:t xml:space="preserve">, Karthala; Maison méditerranéenne des sciences de l'homme, pp.151-177, 2023, Atelier méditerranéen, 978-2-38409-022-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04123636v1</w:t>
+                <w:t xml:space="preserve">halshs-04123659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercheur de terrain : une profession à l'autonomie menacée</w:t>
               </w:r>
@@ -4249,225 +4249,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02120070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;transition énergétique&amp;quot; pour une ancienne commune du charbon. Entre impératif et opportunisme politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Cacciari</w:t>
+                <w:t xml:space="preserve">Transactions bilatérales plutôt que débat public. Pollutions sans vagues autour d’un établissement industriel isolé (Saint-Auban, 1916-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Americi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Zelem Marie-Christine; Beslay Christophe. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laura Centemeri; Xavier Daumalin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de l'énergie. Gouvernance et pratiques sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, pp.149-156, 2015</w:t>
+              <w:t xml:space="preserve">Pollutions industrielles et espaces méditerranéens. XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, Maison méditerranéenne des sciences de l'Homme, pp.69-94, 2015, 978-2-8111-1239-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01238633v1</w:t>
+                <w:t xml:space="preserve">halshs-01194449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transactions bilatérales plutôt que débat public. Pollutions sans vagues autour d’un établissement industriel isolé (Saint-Auban, 1916-2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Americi</w:t>
+                <w:t xml:space="preserve">La &amp;quot;transition énergétique&amp;quot; pour une ancienne commune du charbon. Entre impératif et opportunisme politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Cacciari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Laura Centemeri; Xavier Daumalin. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zelem Marie-Christine; Beslay Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollutions industrielles et espaces méditerranéens. XVIIIe-XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, Maison méditerranéenne des sciences de l'Homme, pp.69-94, 2015, 978-2-8111-1239-4</w:t>
+              <w:t xml:space="preserve">Sociologie de l'énergie. Gouvernance et pratiques sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.149-156, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01194449v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01238633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pharmacies : un petit commerce sous influence</w:t>
               </w:r>
@@ -5495,178 +5495,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02275465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment échapper à l’imposition de problématique dans l’enquête sociologique par entretiens ? Les ressources de la vidéo-élicitation à partir d’images de fiction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why did we have to wait so long for a meeting of science and technology with the social sciences about energy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X Congreso Internacional Latina de Comunicación Social. Conferencia Métodos visuales y metodologías en las investigaciones sobre comunicación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedad Latina de Comunicación Social, Dec 2018, Tenerife, Espagne</w:t>
+              <w:t xml:space="preserve">Energy : Challenges and Prospects. 10th Anniversary Conferences of IMéRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raouf Boucekkine, Nov 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02120067v1</w:t>
+                <w:t xml:space="preserve">halshs-02513944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why did we have to wait so long for a meeting of science and technology with the social sciences about energy?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment échapper à l’imposition de problématique dans l’enquête sociologique par entretiens ? Les ressources de la vidéo-élicitation à partir d’images de fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cesaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy : Challenges and Prospects. 10th Anniversary Conferences of IMéRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Raouf Boucekkine, Nov 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">X Congreso Internacional Latina de Comunicación Social. Conferencia Métodos visuales y metodologías en las investigaciones sobre comunicación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Latina de Comunicación Social, Dec 2018, Tenerife, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02513944v1</w:t>
+                <w:t xml:space="preserve">halshs-02120067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisme industriel des territoires à faible densité et urbanité à la campagne</w:t>
               </w:r>
@@ -6948,51 +6948,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F627BC70"/>
+    <w:nsid w:val="A173991F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7179,51 +7179,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-fournier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8614-4253" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073348538" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopolhis.fr/blog/membres/fournier-pierre/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Curli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/atelier-mediterraneen/3490-les-territoires-des-transitions-energetiques--9782384090228.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.armand-colin.com/lobservation-directe-5e-ed-9782200631246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lobservation-directe-4e-ed-9782200601737" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lomba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cohen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cesaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/rlec.2213" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/cambio-22910" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162401v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cacciari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.608" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.016.0023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.073.0211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccrh.1523" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1996.1402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04981790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123636v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revistalatinacs.org/18SLCS/2018_libro2/095_Pierre.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac155" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61216" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120070v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01194449v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leborgne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01222044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01222094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01222029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01222019v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513953v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513999v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514020v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622611v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242332v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178446v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064024v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-fournier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8614-4253" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073348538" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mesopolhis.fr/blog/membres/fournier-pierre/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Curli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/atelier-mediterraneen/3490-les-territoires-des-transitions-energetiques--9782384090228.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521685v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Arborio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://m.armand-colin.com/lobservation-directe-5e-ed-9782200631246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/lobservation-directe-4e-ed-9782200601737" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lomba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005637v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cohen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182512v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazzella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cesaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04307599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178392v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02491537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885054v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21814/rlec.2213" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045573v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02884317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/cambio-22910" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162401v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cacciari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gallenga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lamanthe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.608" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00985081v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.016.0023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.073.0211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01220542v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccrh.1523" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/genes.1996.1402" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04981790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123636v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03586528v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02116291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revistalatinacs.org/18SLCS/2018_libro2/095_Pierre.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4185/cac155" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61216" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120070v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01194449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leborgne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238633v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01222044v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01222094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01222029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01222019v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513953v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513999v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514020v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622611v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242332v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178446v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04064024v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>