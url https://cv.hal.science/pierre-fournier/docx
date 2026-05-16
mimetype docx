--- v1 (2026-04-17)
+++ v2 (2026-05-16)
@@ -6948,51 +6948,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A173991F"/>
+    <w:nsid w:val="11E986D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>