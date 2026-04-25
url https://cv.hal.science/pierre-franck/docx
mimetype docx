--- v0 (2026-03-21)
+++ v1 (2026-04-25)
@@ -421,51 +421,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 63 (1), </w:t>
+              <w:t xml:space="preserve">, 2026, 63 (1), pp.e70280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.70280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -606,429 +606,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal snapshot of parasitoid wasp communities on three flowering plant species and implications for the rosy apple aphid regulation (Dysaphis plantaginea) in apple orchards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sentinel prey settings differ in their ability to distinguish organic from conventional apple orchards and in their sensitivity to weather conditions during field exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Laffon</w:t>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Bischoff</w:t>
+                <w:t xml:space="preserve">Cécile Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lescourret</w:t>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominga Mujica-Fuentes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+                <w:t xml:space="preserve">Xavier Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/afe.12674⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.105875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893397v1</w:t>
+                <w:t xml:space="preserve">hal-05265404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel prey settings differ in their ability to distinguish organic from conventional apple orchards and in their sensitivity to weather conditions during field exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
+                <w:t xml:space="preserve">Effect of intercropping apple trees with basil ( Ocimum basilicum ) or French marigold ( Tagetes patula ) on the rosy apple aphid regulation ( Dysaphis plantaginea ) and the abundance of its natural enemies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louna Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+                <w:t xml:space="preserve">Muhammad Rafiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Thomas</w:t>
+                <w:t xml:space="preserve">Mélanie Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Said</w:t>
+                <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 210, pp.105875. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 81, pp.1373-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.8538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265404v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of intercropping apple trees with basil ( Ocimum basilicum ) or French marigold ( Tagetes patula ) on the rosy apple aphid regulation ( Dysaphis plantaginea ) and the abundance of its natural enemies</w:t>
+                <w:t xml:space="preserve">Temporal snapshot of parasitoid wasp communities on three flowering plant species and implications for the rosy apple aphid regulation ( Dysaphis plantaginea ) in apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louna Rizzi</w:t>
+                <w:t xml:space="preserve">Ludivine Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Rafiq</w:t>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Cabrol</w:t>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+                <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gomez</w:t>
+                <w:t xml:space="preserve">Dominga Mujica-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 81, pp.1373-1383. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.403-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.8538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/afe.12674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803349v1</w:t>
+                <w:t xml:space="preserve">hal-05597609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple pest and pathogen reduction in landscapes with large patch size and small area of orchards: a national-scale analysis</w:t>
               </w:r>
@@ -1131,51 +1131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-conception de systèmes agroécologiques diversifiés de production de fruits tempérés : retours sur trois expérimentations innovantes et de partage d'expériences dans le projet ALTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1265,90 +1265,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous flowering vegetation favours hoverflies and parasitoid wasps in apple orchards but has low cascading effects on biological pest control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Blaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1523,589 +1523,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best organic farming expansion scenarios for pest control: a modeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Less field-level insecticides, but not fungicides, in small perennial crop fields and landscapes with woodlands and organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Delattre</w:t>
+                <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Memmah</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.251⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 204, pp.103553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153504v1</w:t>
+                <w:t xml:space="preserve">hal-03960583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less field-level insecticides, but not fungicides, in small perennial crop fields and landscapes with woodlands and organic farming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rusch</w:t>
+                <w:t xml:space="preserve">Best organic farming expansion scenarios for pest control: a modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 204, pp.103553. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960583v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation Biological Control of Codling Moth (Cydia pomonella): Effects of Two Aromatic Plants, Basil (Ocimum basilicum) and French Marigolds (Tagetes patula)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armin Bischoff</w:t>
+                <w:t xml:space="preserve">Pesticide use in vineyards is affected by semi-natural habitats and organic farming share in the landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gomez</w:t>
+                <w:t xml:space="preserve">Pauline Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects13100908⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 333, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927386v1</w:t>
+                <w:t xml:space="preserve">hal-03699129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide use in vineyards is affected by semi-natural habitats and organic farming share in the landscape</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Papaïx</w:t>
+                <w:t xml:space="preserve">Conservation Biological Control of Codling Moth (Cydia pomonella): Effects of Two Aromatic Plants, Basil (Ocimum basilicum) and French Marigolds (Tagetes patula)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Tolle</w:t>
+                <w:t xml:space="preserve">Florent Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 333, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (10), pp.908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects13100908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699129v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-site experiment to test biocontrol effects of wildflower strips in different French climate zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2904,51 +2904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2993,295 +2993,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromosome-level genome assembly of Cydia pomonella provides insights into chemical ecology and insecticide resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Qiang Wu</w:t>
+                <w:t xml:space="preserve">Impact of native forest remnants and wild host plants on the abundance of the South American fruit fly, Anastrepha fraterculus in Brazilian apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Silva Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lino B. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo S. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Nishimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-12175-9⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 275, pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622730v1</w:t>
+                <w:t xml:space="preserve">hal-02618023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of native forest remnants and wild host plants on the abundance of the South American fruit fly, Anastrepha fraterculus in Brazilian apple orchards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Franck</w:t>
+                <w:t xml:space="preserve">A chromosome-level genome assembly of Cydia pomonella provides insights into chemical ecology and insecticide resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanghao Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuanlin Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maohua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-12175-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.02.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02618023v1</w:t>
+                <w:t xml:space="preserve">hal-02622730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the margin vegetation on the conservation of aphid biological control in apple orchards</w:t>
               </w:r>
@@ -3319,51 +3319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odair Aparecido  Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (3-4), pp.465-474. </w:t>
@@ -3395,478 +3395,478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop pests and predators exhibit inconsistent responses to surrounding landscape composition</w:t>
-[...92 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compte-rendu de fin de projet ANR Peerless</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134898v1</w:t>
+                <w:t xml:space="preserve">hal-02900132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de fin de projet ANR Peerless</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crop pests and predators exhibit inconsistent responses to surrounding landscape composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Karp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy D. Meehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (3), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1800042115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02900132v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Agroecological Infrastructures on the Dynamics of Dysaphis plantaginea (Hemiptera: Aphididae) and Its Natural Enemies in Apple Orchards in Northwestern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the pollen beetle, Brassicogethes aeneus, dispersal from woodlands to winter oilseed rape fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Albert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Franck</w:t>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gilles</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Butier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (3), pp.528-537. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0183878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ee/nvx054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517228v1</w:t>
+                <w:t xml:space="preserve">hal-01595564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the pollen beetle, Brassicogethes aeneus, dispersal from woodlands to winter oilseed rape fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Barbu</w:t>
+                <w:t xml:space="preserve">Impact of Agroecological Infrastructures on the Dynamics of Dysaphis plantaginea (Hemiptera: Aphididae) and Its Natural Enemies in Apple Orchards in Northwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Butier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0183878. </w:t>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (3), pp.528-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ee/nvx054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595564v1</w:t>
+                <w:t xml:space="preserve">hal-01517228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inferences of arthropod movements between hedgerows and orchards</w:t>
               </w:r>
@@ -4397,51 +4397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4482,455 +4482,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité fonctionnelle en verger : favoriser la communauté des auxiliaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
+                <w:t xml:space="preserve">Combining selective pressures to enhance the durability of disease resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605365v1</w:t>
+                <w:t xml:space="preserve">hal-01533924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genetic data to estimate diffusion rates in heterogeneous landscapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Walker</w:t>
+                <w:t xml:space="preserve">Biodiversité fonctionnelle en verger : favoriser la communauté des auxiliaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 325 (8), pp.30-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-015-0954-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01512092v1</w:t>
+                <w:t xml:space="preserve">hal-01605365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining selective pressures to enhance the durability of disease resistance genes</w:t>
+                <w:t xml:space="preserve">Using genetic data to estimate diffusion rates in heterogeneous landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bourguet</w:t>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delmotte</w:t>
+                <w:t xml:space="preserve">E. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (2), pp.397-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-015-0954-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533924v1</w:t>
+                <w:t xml:space="preserve">hal-01512092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation naturelle du puceron cendré en verger cidricole : rôle des aménagements fleuris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5468,449 +5468,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of selection and the evolution of resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
+                <w:t xml:space="preserve">Predation of codling moth eggs is affected by pest management practices at orchard and landscape levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lino B. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2012.09.001⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166, pp.86 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000430v1</w:t>
+                <w:t xml:space="preserve">hal-02647748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation of codling moth eggs is affected by pest management practices at orchard and landscape levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lino B. Monteiro</w:t>
+                <w:t xml:space="preserve">Codling moth parasitism is affected by semi-natural habitats and agricultural practices at orchard and landscape levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariline El Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 166, pp.86 - 93. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 169, pp.33 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.10.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647748v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codling moth parasitism is affected by semi-natural habitats and agricultural practices at orchard and landscape levels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneity of selection and the evolution of resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.02.008⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2), pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2012.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650644v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do species population parameters and landscape characteristics affect the relationship between local population abundance and surrounding habitat amount?</w:t>
               </w:r>
@@ -6039,90 +6039,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des résistances. L’importance des modalités de déploiement des substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Rex Consortium (resistance To Xenobiotics)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 669, pp.10-14</w:t>
@@ -6203,51 +6203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (3), pp.260 - 269. </w:t>
@@ -6323,4813 +6323,4813 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John T. Margaritopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costas Ch Voudouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zissis Mamuris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (4), pp.399 - 407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2012.00582.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the genetic structure of codling moth Cydia pomonella (L.) from Greece and France: long distance gene-flow in a sedentary pest species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ch. Voudouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Mamuris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 102 (2), pp.185 - 198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007485311000563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Origins of the Sodium Channel kdr Mutations in Codling Moth Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0043543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic inferences about the population dynamics of codling moth females at a local scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 139 (7), pp.949-960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10709-011-9598-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak spatial and temporal population genetic structure in the rosy apple aphid, Dysaphis plantaginea, in french apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0021263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insecticide resistance status of the codling moth Cydia pomonella (Lepidoptera: Tortricidae) from Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costas Ch. Voudouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritza Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zissis Mamuris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 100 (3), pp.229 - 238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pestbp.2011.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating gene flow between refuges and crops: a case study of the biological control of eriosoma lanigerum by aphelinus mali in apple orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blas Lavandero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0026694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hedgerow characteristics on intra-orchard distribution of larval codling moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 140 (3-4), pp.395-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2011.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analyses of ecological count data: a density map comparison approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Population genetic structure of two primary parasitoids of Spodoptera frugiperda (Lepidoptera), Chelonus insularis and Campoletis sonorensis (Hymenoptera): to what extent is the host plant important?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Jourdie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Molina-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bergvinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (10), pp.2168-2179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04625.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2010.08.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668695v1</w:t>
+                <w:t xml:space="preserve">hal-02666118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosses prior to parthenogenesis explain the current genetic diversity of tropical plant-parasitic Meloidogyne species (Nematoda: Tylenchida)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population genetic structure of Cydia pomonella: a review and case study comparing spatiotemporal variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia E. Timm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2009.04.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 134 (3), pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2009.01426.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02659161v1</w:t>
+                <w:t xml:space="preserve">hal-02664428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure of two primary parasitoids of Spodoptera frugiperda (Lepidoptera), Chelonus insularis and Campoletis sonorensis (Hymenoptera): to what extent is the host plant important?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial analyses of ecological count data: a density map comparison approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04625.x⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (8), pp.734-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2010.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666118v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure of Cydia pomonella: a review and case study comparing spatiotemporal variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crosses prior to parthenogenesis explain the current genetic diversity of tropical plant-parasitic Meloidogyne species (Nematoda: Tylenchida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2009.01426.x⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (6), pp.807-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2009.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664428v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The skill and style to model the evolution of resistance to pesticides and drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (4), pp.375-390. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00124.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment contrôler les insectes ravageurs en vergers ? L'exemple du carpocapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lino Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (305), pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide variability of insecticide resistance mechanisms in the codling moth, Cydia pomonella L. (Lepidoptera: Tortricidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Margaritopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 99 (4), pp.359-369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007485308006366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci in two primary parasitoids of the noctuid Spodoptera frugiperda: Chelonus insularis and Campoletis sonorensis (Hymenoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Jourdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted C. J. Turlings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (1), pp.171-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02408.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of landscape on insect pest dynamics: a case study in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (3), pp.337-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-008-9308-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the scientific community modelling the evolution of resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (12), pp.e1275. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite flanking region similarities among different loci within insect species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meglecz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Butcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (2), pp.175-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2006.00713.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric introgression of African genes in honeybee populations (Apis mellifera L.) in Central Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.B. Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vandame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99 (2), pp.233-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture in codling moth populations: comparison between microsatellite and insecticide resistance markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (17), pp.3554-3564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03410.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of insecticide resistance mechanisms and spectrum in European populations of the Codling moth, Cydia pomonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritza Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Joseph Charmillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Ioratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (9), pp.890-902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ps.1421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insecticide resistance may enhance the response to a host-plant volatile kairomone for the codling moth, Cydia pomonella (L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 94 (6), pp.449-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00114-007-0222-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les races de l'abeille domestique Apis mellifera Linneaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abeilles et Fleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 659, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellite loci in the codling moth Cydia pomonella L. (Lepidoptera, Tortricidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (1), pp.99-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00850.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si l'ester de poire piégeait le carpocapse ? L'ester de poire, un nouvel attractif pour la surveillance des populations du carpocapse des pommes et des poires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hucbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 581, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nest architecture and genetic differentiation in a species complex of Australian stingless bees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation of 21 new polymorphic microsatellite loci in the phytopathogenic fungus Venturia inaequalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Cameron</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Good</w:t>
+                <w:t xml:space="preserve">M. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.P. Oldroyd</w:t>
+                <w:t xml:space="preserve">B. Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13, pp.2317-2331</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.268-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670162v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of 21 new polymorphic microsatellite loci in the phytopathogenic fungus Venturia inaequalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Guérin</w:t>
+                <w:t xml:space="preserve">Estimating admixture proportions with microsatellites: comparison of methods based on simulated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Le Cam</w:t>
+                <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4, pp.268-270</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13, pp.955-968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671824v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating admixture proportions with microsatellites: comparison of methods based on simulated data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nest architecture and genetic differentiation in a species complex of Australian stingless bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Choisy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Franck</w:t>
+                <w:t xml:space="preserve">G. Good</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Cornuet</w:t>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.P. Oldroyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 13, pp.955-968</w:t>
+              <w:t xml:space="preserve">, 2004, 13, pp.2317-2331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671823v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of nest aggregations and drone congregations of the southeast Asian stingless bee Trigona collina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.C. Cameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.P. Oldroyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13, pp.2357-2364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular confirmation of a fourth lineage in honeybees from the Near East</w:t>
+                <w:t xml:space="preserve">Confirmation sur des bases moléculaires de l'existence d'une quatrième lignée évolutive chez les abeilles domestiques du Proche Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Solignac</w:t>
+                <w:t xml:space="preserve">L. Garnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+                <w:t xml:space="preserve">M. Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 31 (2), pp.167-180. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 31 (2), pp.167-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00891704v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmation sur des bases moléculaires de l'existence d'une quatrième lignée évolutive chez les abeilles domestiques du Proche Orient</w:t>
+                <w:t xml:space="preserve">Molecular confirmation of a fourth lineage in honeybees from the Near East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Garnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Garnery</w:t>
+                <w:t xml:space="preserve">Michel Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Solignac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Cornuet</w:t>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 31 (2), pp.167-180</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 31 (2), pp.167-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/apido:2000114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696766v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00891704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite analysis of sperm admixture in honeybee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Garnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 8 (3), pp.419-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of the west European honey bee (Apis mellifera mellifera and A. m. iberia). I. Mitochondrial DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Garnery</w:t>
+                <w:t xml:space="preserve">Variation of microsatellite size homoplasy across electromorphs, loci, and populations in three invertebrate species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jarne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 47 (1), pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/PL00006361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697835v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of microsatellite size homoplasy across electromorphs, loci, and populations in three invertebrate species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">Genetic diversity of the west European honey bee (Apis mellifera mellifera and A. m. iberia). I. Mitochondrial DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S31-S47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/PL00006361⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02695581v1</w:t>
+                <w:t xml:space="preserve">hal-02697835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of the west European honey bee (Apis mellifera mellifera and A. m. iberica) I. Mitochondrial DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Garnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S31-S47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00894231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of the west European honey bee (Apis mellifera mellifera and A. m. iberica) II. Microsatellite loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Garnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S49-S74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00894232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of the west European honey bee (Apis mellifera mellifera and A. m. iberia). II.Microsatellite loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Garnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S49-S74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11139,51 +11139,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages, bioagresseurs, ennemis naturels et niveaux de régulation biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11192,123 +11192,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae Eudcagri Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la structure des paysages sur les ravageurs et leur contrôle par les auxiliaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11317,361 +11317,361 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conception de Systèmes Horticoles innovants: Bases Biologiques, Ecologiques et Socio-Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, INRA, 254 p., 2014, Ecoles-chercheurs INRA, 2-7380-1359-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et régulations biologiques : Impact de la structure paysagère sur les ravageurs et leurs ennemis naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conception de systèmes horticoles innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FormaScience</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 254 p., 2014, 2-7380-1360-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference under complex evolutionary scenarios using microsatellite markers: multiple divergence and genetic admixture events in the honey bee, Apis mellifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, 2009, 9781607411765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId387"/>
+      <w:footerReference w:type="default" r:id="rId388"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11739,51 +11739,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A246027"/>
+    <w:nsid w:val="1D473712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11970,51 +11970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-franck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1904-8325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136706657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04893397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominga Mujica-Fuentes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12674" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Said" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105875" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rizzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafiq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabrol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8538" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01830-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108766" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.251" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gilles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13100908" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107967" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pollier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.04.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cich&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Sole&#241;o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Garrido" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gui&#241;az&#250;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Montagna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12921" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Basoalto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Devotto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Curkovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11050285" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aizen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Bartomeus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0121" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghao Wan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanlin Yin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Tang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohua Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12175-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618023v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Silva Araujo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino B. Monteiro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo S. Monteiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Nishimura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.02.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01930442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Alberto Odorizzi dos Santos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlice Botelho Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Aparecido  Fernandes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-018-0074-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900132v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gilles" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvx054" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595564v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Butier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183878" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefebvre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deschodt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.05.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Olivares" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mandrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.10.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607328v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Begg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M. Cook" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline El Maalouly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18102031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Toubon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.09.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605365v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512092v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0954-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605372v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630034v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631821v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.11.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640801v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Basoalto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Knight" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EN13131" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630569v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-014-0181-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647748v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.10.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJKT561-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.02.008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPL82Z6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650037v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boreau de Roince" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00564.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BNRGW3B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649140v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Margaritopoulos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Ch Voudouris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zissis Mamuris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00582.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFJT2G91-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647752v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch. Voudouris" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mamuris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485311000563" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645179v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043543" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649501v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9598-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1PRC1CR0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642609v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021263" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648986v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Ch. Voudouris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Reyes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2011.04.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7VL5WBN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646896v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Figueroa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mendez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026694" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651354v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casado" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.01.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKRPC0RJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668695v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2010.08.011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659161v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.04.013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S0GSB4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666118v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jourdie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Molina-Ochoa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bergvinson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04625.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664428v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia E. Timm" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2009.01426.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/357C0819B57DE062FB9F387125ED37FF6F168890/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654651v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Monteiro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668804v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margaritopoulos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knight" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485308006366" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7577BAE06301BDAFCAEA3899DE8CE3BB819AD5C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658502v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted C. J. Turlings" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02408.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661870v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Toubon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9308-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA14F55AC1E7F94134C6367647836130F4BC4601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664785v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meglecz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Anderson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butcher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caldas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2006.00713.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12F2644EE3DE735173C52F685E3BEB05A02298C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658004v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Kraus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vandame" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800988" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665864v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Reyes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03410.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JQ3V03V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668967v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Charmillot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ioratti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1421" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXDQ132B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662967v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Lasnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0222-6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F6AAAFA2A726F35BF2F6D3CE5CE4BD7B03DFC7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677071v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682348v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00850.X" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0X50768Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681334v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Toubon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tronel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hucbourg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670162v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cameron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Good" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Oldroyd" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671824v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Cam" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671823v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cornuet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681283v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Cameron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Oldroyd" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891704v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Solignac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido:2000114" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696766v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnery" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696876v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697835v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vautrin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695581v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006361" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BP14SHTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894231v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautrin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894232v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694460v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885276v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800750v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315576v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toubon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353899.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821471v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Excoffier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-franck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1904-8325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136706657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Said" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105875" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rizzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafiq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabrol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8538" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominga Mujica-Fuentes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12674" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01830-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108766" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.251" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107967" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gilles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13100908" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pollier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.04.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cich&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Sole&#241;o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Garrido" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gui&#241;az&#250;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Montagna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12921" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Basoalto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Devotto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Curkovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11050285" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aizen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Bartomeus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0121" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghao Wan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanlin Yin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Tang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohua Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12175-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Silva Araujo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino B. Monteiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo S. Monteiro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Nishimura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.02.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01930442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Alberto Odorizzi dos Santos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlice Botelho Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Aparecido  Fernandes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-018-0074-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595564v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Butier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183878" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gilles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvx054" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefebvre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deschodt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.05.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Olivares" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mandrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.10.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607328v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Begg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M. Cook" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline El Maalouly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18102031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Toubon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.09.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605365v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512092v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0954-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605372v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630034v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631821v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.11.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640801v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Basoalto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Knight" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EN13131" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630569v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-014-0181-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.10.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJKT561-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650644v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.02.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPL82Z6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650037v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boreau de Roince" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00564.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BNRGW3B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649140v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Margaritopoulos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Ch Voudouris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zissis Mamuris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00582.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFJT2G91-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647752v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch. Voudouris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mamuris" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485311000563" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645179v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043543" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649501v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9598-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1PRC1CR0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021263" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Ch. Voudouris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Reyes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2011.04.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7VL5WBN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646896v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Figueroa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mendez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026694" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651354v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casado" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.01.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKRPC0RJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jourdie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Molina-Ochoa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bergvinson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04625.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664428v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia E. Timm" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2009.01426.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/357C0819B57DE062FB9F387125ED37FF6F168890/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668695v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2010.08.011" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659161v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.04.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S0GSB4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654651v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Monteiro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668804v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margaritopoulos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knight" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485308006366" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7577BAE06301BDAFCAEA3899DE8CE3BB819AD5C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658502v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted C. J. Turlings" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02408.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661870v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Toubon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9308-6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA14F55AC1E7F94134C6367647836130F4BC4601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664785v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meglecz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Anderson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butcher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caldas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2006.00713.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12F2644EE3DE735173C52F685E3BEB05A02298C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658004v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Kraus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vandame" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800988" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665864v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Reyes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03410.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JQ3V03V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668967v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Charmillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ioratti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1421" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXDQ132B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662967v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Lasnier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0222-6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F6AAAFA2A726F35BF2F6D3CE5CE4BD7B03DFC7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677071v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682348v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00850.X" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0X50768Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681334v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Toubon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tronel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hucbourg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671824v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devaux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Cam" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671823v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cornuet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670162v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cameron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Good" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Oldroyd" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681283v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Cameron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Oldroyd" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696766v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnery" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891704v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Solignac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido:2000114" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696876v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695581v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006361" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BP14SHTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697835v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudry" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vautrin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894231v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautrin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894232v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694460v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885276v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800750v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315576v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toubon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353899.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821471v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Excoffier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>