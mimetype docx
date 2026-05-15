--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1523,291 +1523,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less field-level insecticides, but not fungicides, in small perennial crop fields and landscapes with woodlands and organic farming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rusch</w:t>
+                <w:t xml:space="preserve">Best organic farming expansion scenarios for pest control: a modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103553⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960583v1</w:t>
+                <w:t xml:space="preserve">hal-04153504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best organic farming expansion scenarios for pest control: a modeling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Delattre</w:t>
+                <w:t xml:space="preserve">Less field-level insecticides, but not fungicides, in small perennial crop fields and landscapes with woodlands and organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Memmah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Franck</w:t>
+                <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Valsesia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e26. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 204, pp.103553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153504v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide use in vineyards is affected by semi-natural habitats and organic farming share in the landscape</w:t>
               </w:r>
@@ -2725,563 +2725,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromosome-level genome assembly of Cydia pomonella provides insights into chemical ecology and insecticide resistance</w:t>
+                <w:t xml:space="preserve">Limited genetic structure and demographic expansion of the Brassicogethes aeneus populations in France and in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanghao Wan</w:t>
+                <w:t xml:space="preserve">Amandine Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuanlin Yin</w:t>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Tang</w:t>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maohua Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qiang Wu</w:t>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-12175-9⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (3), pp.667-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.5162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515376v1</w:t>
+                <w:t xml:space="preserve">hal-02619087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited genetic structure and demographic expansion of the Brassicogethes aeneus populations in France and in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of native forest remnants and wild host plants on the abundance of the South American fruit fly, Anastrepha fraterculus in Brazilian apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Silva Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Juhel</w:t>
+                <w:t xml:space="preserve">Lino B. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Barbu</w:t>
+                <w:t xml:space="preserve">Rodrigo S. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Guilherme Nishimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.5162⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 275, pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619087v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of native forest remnants and wild host plants on the abundance of the South American fruit fly, Anastrepha fraterculus in Brazilian apple orchards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A chromosome-level genome assembly of Cydia pomonella provides insights into chemical ecology and insecticide resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanghao Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Silva Araujo</w:t>
+                <w:t xml:space="preserve">Chuanlin Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lino B. Monteiro</w:t>
+                <w:t xml:space="preserve">Rui Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo S. Monteiro</w:t>
+                <w:t xml:space="preserve">Maohua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Nishimura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Franck</w:t>
+                <w:t xml:space="preserve">Qiang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 275, pp.93-99. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-12175-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618023v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromosome-level genome assembly of Cydia pomonella provides insights into chemical ecology and insecticide resistance</w:t>
-[...92 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compte-rendu de fin de projet ANR Peerless</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622730v1</w:t>
+                <w:t xml:space="preserve">hal-02900132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the margin vegetation on the conservation of aphid biological control in apple orchards</w:t>
               </w:r>
@@ -3395,7741 +3327,7675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de fin de projet ANR Peerless</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crop pests and predators exhibit inconsistent responses to surrounding landscape composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Karp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy D. Meehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (3), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1800042115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900132v1</w:t>
+                <w:t xml:space="preserve">hal-02134898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop pests and predators exhibit inconsistent responses to surrounding landscape composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Declerck</w:t>
+                <w:t xml:space="preserve">Characterization of the pollen beetle, Brassicogethes aeneus, dispersal from woodlands to winter oilseed rape fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Butier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0183878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1800042115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02134898v1</w:t>
+                <w:t xml:space="preserve">hal-01595564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the pollen beetle, Brassicogethes aeneus, dispersal from woodlands to winter oilseed rape fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Barbu</w:t>
+                <w:t xml:space="preserve">Impact of Agroecological Infrastructures on the Dynamics of Dysaphis plantaginea (Hemiptera: Aphididae) and Its Natural Enemies in Apple Orchards in Northwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (3), pp.528-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ee/nvx054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0183878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595564v1</w:t>
+                <w:t xml:space="preserve">hal-01517228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Agroecological Infrastructures on the Dynamics of Dysaphis plantaginea (Hemiptera: Aphididae) and Its Natural Enemies in Apple Orchards in Northwestern France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bayesian inferences of arthropod movements between hedgerows and orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.76 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ee/nvx054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01517228v1</w:t>
+                <w:t xml:space="preserve">hal-01607452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inferences of arthropod movements between hedgerows and orchards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Spider predation on rosy apple aphid in conventional, organic and insecticide-free orchards and its impact on aphid populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.05.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01607452v1</w:t>
+                <w:t xml:space="preserve">hal-02623806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spider predation on rosy apple aphid in conventional, organic and insecticide-free orchards and its impact on aphid populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lefebvre</w:t>
+                <w:t xml:space="preserve">A functional overview of conservation biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham S. Begg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha M. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.145-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.10.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02623806v1</w:t>
+                <w:t xml:space="preserve">hal-01607328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional overview of conservation biological control</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Tools for the Detection and the Identification of Hymenoptera Parasitoids in Tortricid Fruit Pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariline El Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (10), pp.2031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms18102031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01607328v1</w:t>
+                <w:t xml:space="preserve">hal-01610651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Tools for the Detection and the Identification of Hymenoptera Parasitoids in Tortricid Fruit Pests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of landscape composition on the occurrence of a canopy dwelling spider depends on orchard management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome Olivares</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 215, pp.20-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms18102031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01610651v1</w:t>
+                <w:t xml:space="preserve">hal-02636454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of landscape composition on the occurrence of a canopy dwelling spider depends on orchard management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Biodiversité fonctionnelle en verger : favoriser la communauté des auxiliaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 325 (8), pp.30-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02636454v1</w:t>
+                <w:t xml:space="preserve">hal-01605365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining selective pressures to enhance the durability of disease resistance genes</w:t>
+                <w:t xml:space="preserve">Using genetic data to estimate diffusion rates in heterogeneous landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bourguet</w:t>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delmotte</w:t>
+                <w:t xml:space="preserve">E. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (2), pp.397-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-015-0954-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533924v1</w:t>
+                <w:t xml:space="preserve">hal-01512092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité fonctionnelle en verger : favoriser la communauté des auxiliaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
+                <w:t xml:space="preserve">Combining selective pressures to enhance the durability of disease resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605365v1</w:t>
+                <w:t xml:space="preserve">hal-01533924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genetic data to estimate diffusion rates in heterogeneous landscapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Walker</w:t>
+                <w:t xml:space="preserve">Régulation naturelle du puceron cendré en verger cidricole : rôle des aménagements fleuris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pomme à cidre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-015-0954-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01512092v1</w:t>
+                <w:t xml:space="preserve">hal-01605372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation naturelle du puceron cendré en verger cidricole : rôle des aménagements fleuris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+                <w:t xml:space="preserve">Projet RéPARe en verger de pommiers: les araignées comme agent de régulation des ravageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pomme à cidre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41, pp.11-14</w:t>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 315, pp.36-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605372v1</w:t>
+                <w:t xml:space="preserve">hal-02630034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet RéPARe en verger de pommiers: les araignées comme agent de régulation des ravageurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Mandrin</w:t>
+                <w:t xml:space="preserve">Temporal dynamics of parasitoid assemblages parasitizing the codling moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariline El Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2014.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630034v1</w:t>
+                <w:t xml:space="preserve">hal-02631821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of parasitoid assemblages parasitizing the codling moth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariline El Maalouly</w:t>
+                <w:t xml:space="preserve">Measuring local genetic variability in populations of codling moth (Lepidoptera: Tortricidae) across an unmanaged and commercial orchard interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Fuentes-Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Basoalto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blas Lavandero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan L. Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (2), pp.520-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/EN13131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2014.11.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02631821v1</w:t>
+                <w:t xml:space="preserve">hal-02640801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring local genetic variability in populations of codling moth (Lepidoptera: Tortricidae) across an unmanaged and commercial orchard interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esteban Basoalto</w:t>
+                <w:t xml:space="preserve">Modelling of codling moth damage as a function of adult monitoring, crop protection and other orchard characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alan L. Knight</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (4), pp.421-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13253-014-0181-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1603/EN13131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640801v1</w:t>
+                <w:t xml:space="preserve">hal-02630569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of codling moth damage as a function of adult monitoring, crop protection and other orchard characteristics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
+                <w:t xml:space="preserve">Heterogeneity of selection and the evolution of resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2), pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2012.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13253-014-0181-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02630569v1</w:t>
+                <w:t xml:space="preserve">hal-01000430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predation of codling moth eggs is affected by pest management practices at orchard and landscape levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lino B. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 166, pp.86 - 93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2011.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codling moth parasitism is affected by semi-natural habitats and agricultural practices at orchard and landscape levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariline El Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 169, pp.33 - 42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2013.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of selection and the evolution of resistance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do species population parameters and landscape characteristics affect the relationship between local population abundance and surrounding habitat amount?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2012.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000430v1</w:t>
+                <w:t xml:space="preserve">hal-01003336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do species population parameters and landscape characteristics affect the relationship between local population abundance and surrounding habitat amount?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ricci</w:t>
+                <w:t xml:space="preserve">Gestion des résistances. L’importance des modalités de déploiement des substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Rex Consortium (resistance To Xenobiotics)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 669, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecocom.2013.02.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01003336v1</w:t>
+                <w:t xml:space="preserve">hal-02643623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des résistances. L’importance des modalités de déploiement des substances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François F. Delmotte</w:t>
+                <w:t xml:space="preserve">Predation by generalist predators on the codling moth versus a closely-related emerging pest the oriental fruit moth: a molecular analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boreau de Roince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (3), pp.260 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2011.00564.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643623v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation by generalist predators on the codling moth versus a closely-related emerging pest the oriental fruit moth: a molecular analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+                <w:t xml:space="preserve">Dispersal ability in codling moth: mark-release-recapture experiments and kinship analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John T. Margaritopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costas Ch Voudouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zissis Mamuris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 14 (3), pp.260 - 269. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2011.00564.x⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 14 (4), pp.399 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2012.00582.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02650037v1</w:t>
+                <w:t xml:space="preserve">hal-02649140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal ability in codling moth: mark-release-recapture experiments and kinship analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John T. Margaritopoulos</w:t>
+                <w:t xml:space="preserve">Comparing the genetic structure of codling moth Cydia pomonella (L.) from Greece and France: long distance gene-flow in a sedentary pest species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ch. Voudouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costas Ch Voudouris</w:t>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Olivares</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zissis Mamuris</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Mamuris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2012.00582.x⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (2), pp.185 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485311000563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02649140v1</w:t>
+                <w:t xml:space="preserve">hal-02647752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the genetic structure of codling moth Cydia pomonella (L.) from Greece and France: long distance gene-flow in a sedentary pest species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple Origins of the Sodium Channel kdr Mutations in Codling Moth Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007485311000563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647752v1</w:t>
+                <w:t xml:space="preserve">hal-02645179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Origins of the Sodium Channel kdr Mutations in Codling Moth Populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weak spatial and temporal population genetic structure in the rosy apple aphid, Dysaphis plantaginea, in french apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (8), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 6 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02645179v1</w:t>
+                <w:t xml:space="preserve">hal-02642609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic inferences about the population dynamics of codling moth females at a local scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 139 (7), pp.949-960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10709-011-9598-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak spatial and temporal population genetic structure in the rosy apple aphid, Dysaphis plantaginea, in french apple orchards</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Morel</w:t>
+                <w:t xml:space="preserve">Insecticide resistance status of the codling moth Cydia pomonella (Lepidoptera: Tortricidae) from Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costas Ch. Voudouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritza Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zissis Mamuris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 100 (3), pp.229 - 238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2011.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02642609v1</w:t>
+                <w:t xml:space="preserve">hal-02648986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insecticide resistance status of the codling moth Cydia pomonella (Lepidoptera: Tortricidae) from Greece</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+                <w:t xml:space="preserve">Estimating gene flow between refuges and crops: a case study of the biological control of eriosoma lanigerum by aphelinus mali in apple orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blas Lavandero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pestbp.2011.04.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02648986v1</w:t>
+                <w:t xml:space="preserve">hal-02646896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating gene flow between refuges and crops: a case study of the biological control of eriosoma lanigerum by aphelinus mali in apple orchards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Figueroa</w:t>
+                <w:t xml:space="preserve">Effects of hedgerow characteristics on intra-orchard distribution of larval codling moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angela Mendez</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 140 (3-4), pp.395-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026694⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646896v1</w:t>
+                <w:t xml:space="preserve">hal-02651354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hedgerow characteristics on intra-orchard distribution of larval codling moth</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Population genetic structure of two primary parasitoids of Spodoptera frugiperda (Lepidoptera), Chelonus insularis and Campoletis sonorensis (Hymenoptera): to what extent is the host plant important?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Jourdie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Molina-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bergvinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2011.01.001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (10), pp.2168-2179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04625.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02651354v1</w:t>
+                <w:t xml:space="preserve">hal-02666118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure of two primary parasitoids of Spodoptera frugiperda (Lepidoptera), Chelonus insularis and Campoletis sonorensis (Hymenoptera): to what extent is the host plant important?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population genetic structure of Cydia pomonella: a review and case study comparing spatiotemporal variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia E. Timm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 134 (3), pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2009.01426.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04625.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666118v1</w:t>
+                <w:t xml:space="preserve">hal-02664428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure of Cydia pomonella: a review and case study comparing spatiotemporal variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial analyses of ecological count data: a density map comparison approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alicia E. Timm</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2009.01426.x⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (8), pp.734-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2010.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02664428v1</w:t>
+                <w:t xml:space="preserve">hal-02668695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analyses of ecological count data: a density map comparison approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ricci</w:t>
+                <w:t xml:space="preserve">Crosses prior to parthenogenesis explain the current genetic diversity of tropical plant-parasitic Meloidogyne species (Nematoda: Tylenchida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Fargette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (6), pp.807-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2009.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2010.08.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668695v1</w:t>
+                <w:t xml:space="preserve">hal-02659161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosses prior to parthenogenesis explain the current genetic diversity of tropical plant-parasitic Meloidogyne species (Nematoda: Tylenchida)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lollier</w:t>
+                <w:t xml:space="preserve">The skill and style to model the evolution of resistance to pesticides and drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2009.04.013⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (4), pp.375-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00124.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02659161v1</w:t>
+                <w:t xml:space="preserve">hal-01219017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The skill and style to model the evolution of resistance to pesticides and drugs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment contrôler les insectes ravageurs en vergers ? L'exemple du carpocapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lino Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (305), pp.43-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2010.00124.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01219017v1</w:t>
+                <w:t xml:space="preserve">hal-02654651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment contrôler les insectes ravageurs en vergers ? L'exemple du carpocapse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Worldwide variability of insecticide resistance mechanisms in the codling moth, Cydia pomonella L. (Lepidoptera: Tortricidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Margaritopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (4), pp.359-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485308006366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654651v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide variability of insecticide resistance mechanisms in the codling moth, Cydia pomonella L. (Lepidoptera: Tortricidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Reyes</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci in two primary parasitoids of the noctuid Spodoptera frugiperda: Chelonus insularis and Campoletis sonorensis (Hymenoptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Jourdie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted C. J. Turlings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485308006366⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.171-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02408.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02668804v1</w:t>
+                <w:t xml:space="preserve">hal-02658502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of polymorphic microsatellite loci in two primary parasitoids of the noctuid Spodoptera frugiperda: Chelonus insularis and Campoletis sonorensis (Hymenoptera)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ted C. J. Turlings</w:t>
+                <w:t xml:space="preserve">The influence of landscape on insect pest dynamics: a case study in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (3), pp.337-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-008-9308-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02408.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658502v1</w:t>
+                <w:t xml:space="preserve">hal-02661870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of landscape on insect pest dynamics: a case study in southeastern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ricci</w:t>
+                <w:t xml:space="preserve">Structure of the scientific community modelling the evolution of resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-008-9308-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (12), pp.e1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02661870v1</w:t>
+                <w:t xml:space="preserve">hal-02656910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the scientific community modelling the evolution of resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Microsatellite flanking region similarities among different loci within insect species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meglecz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Butcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (2), pp.175-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2006.00713.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001275⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02656910v1</w:t>
+                <w:t xml:space="preserve">hal-02664785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite flanking region similarities among different loci within insect species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetric introgression of African genes in honeybee populations (Apis mellifera L.) in Central Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.B. Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vandame</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2006.00713.x⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (2), pp.233-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02664785v1</w:t>
+                <w:t xml:space="preserve">hal-02658004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric introgression of African genes in honeybee populations (Apis mellifera L.) in Central Mexico</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.B. Kraus</w:t>
+                <w:t xml:space="preserve">Insecticide resistance may enhance the response to a host-plant volatile kairomone for the codling moth, Cydia pomonella (L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Francois Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (6), pp.449-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-007-0222-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658004v1</w:t>
+                <w:t xml:space="preserve">hal-02662967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture in codling moth populations: comparison between microsatellite and insecticide resistance markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (17), pp.3554-3564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03410.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of insecticide resistance mechanisms and spectrum in European populations of the Codling moth, Cydia pomonella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritza Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Joseph Charmillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Ioratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (9), pp.890-902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ps.1421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insecticide resistance may enhance the response to a host-plant volatile kairomone for the codling moth, Cydia pomonella (L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+                <w:t xml:space="preserve">Les races de l'abeille domestique Apis mellifera Linneaus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Abeilles et Fleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 659, pp.22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02662967v1</w:t>
+                <w:t xml:space="preserve">hal-02677071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les races de l'abeille domestique Apis mellifera Linneaus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation and characterization of microsatellite loci in the codling moth Cydia pomonella L. (Lepidoptera, Tortricidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abeilles et Fleurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (1), pp.99-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00850.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677071v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of microsatellite loci in the codling moth Cydia pomonella L. (Lepidoptera, Tortricidae)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Et si l'ester de poire piégeait le carpocapse ? L'ester de poire, un nouvel attractif pour la surveillance des populations du carpocapse des pommes et des poires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Toubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hucbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 581, pp.28-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02682348v1</w:t>
+                <w:t xml:space="preserve">hal-02681334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si l'ester de poire piégeait le carpocapse ? L'ester de poire, un nouvel attractif pour la surveillance des populations du carpocapse des pommes et des poires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nest architecture and genetic differentiation in a species complex of Australian stingless bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Good</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.P. Oldroyd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 581, pp.28-31</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13, pp.2317-2331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681334v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of 21 new polymorphic microsatellite loci in the phytopathogenic fungus Venturia inaequalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Guérin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4, pp.268-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating admixture proportions with microsatellites: comparison of methods based on simulated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13, pp.955-968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nest architecture and genetic differentiation in a species complex of Australian stingless bees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic structure of nest aggregations and drone congregations of the southeast Asian stingless bee Trigona collina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Cameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P.P. Oldroyd</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Oldroyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 13, pp.2317-2331</w:t>
+              <w:t xml:space="preserve">, 2004, 13, pp.2357-2364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670162v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of nest aggregations and drone congregations of the southeast Asian stingless bee Trigona collina</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular confirmation of a fourth lineage in honeybees from the Near East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B.P. Oldroyd</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Garnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31 (2), pp.167-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/apido:2000114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681283v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00891704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confirmation sur des bases moléculaires de l'existence d'une quatrième lignée évolutive chez les abeilles domestiques du Proche Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Garnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cornuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 31 (2), pp.167-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular confirmation of a fourth lineage in honeybees from the Near East</w:t>
+                <w:t xml:space="preserve">Microsatellite analysis of sperm admixture in honeybee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Garnery</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Solignac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Garnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8 (3), pp.419-421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/apido:2000114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00891704v1</w:t>
+                <w:t xml:space="preserve">hal-02696876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite analysis of sperm admixture in honeybee</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of the west European honey bee (Apis mellifera mellifera and A. m. iberia). I. Mitochondrial DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Conte</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Solignac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Garnery</w:t>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 8 (3), pp.419-421</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S31-S47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696876v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of microsatellite size homoplasy across electromorphs, loci, and populations in three invertebrate species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 47 (1), pp.42-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/PL00006361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of the west European honey bee (Apis mellifera mellifera and A. m. iberia). I. Mitochondrial DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Garnery</w:t>
+                <w:t xml:space="preserve">Genetic diversity of the west European honey bee (Apis mellifera mellifera and A. m. iberica) I. Mitochondrial DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Garnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S31-S47</w:t>
+              <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S31-S47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697835v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of the west European honey bee (Apis mellifera mellifera and A. m. iberica) I. Mitochondrial DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity of the west European honey bee (Apis mellifera mellifera and A. m. iberica) II. Microsatellite loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Garnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S31-S47</w:t>
+              <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S49-S74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894231v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of the west European honey bee (Apis mellifera mellifera and A. m. iberica) II. Microsatellite loci</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Garnery</w:t>
+                <w:t xml:space="preserve">Genetic diversity of the west European honey bee (Apis mellifera mellifera and A. m. iberia). II.Microsatellite loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garnery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S49-S74</w:t>
+              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S49-S74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11139,51 +11005,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages, bioagresseurs, ennemis naturels et niveaux de régulation biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11192,288 +11058,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Plantegenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae Eudcagri Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la structure des paysages sur les ravageurs et leur contrôle par les auxiliaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conception de Systèmes Horticoles innovants: Bases Biologiques, Ecologiques et Socio-Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, INRA, 254 p., 2014, Ecoles-chercheurs INRA, 2-7380-1359-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et régulations biologiques : Impact de la structure paysagère sur les ravageurs et leurs ennemis naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11482,196 +11348,196 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conception de systèmes horticoles innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FormaScience</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 254 p., 2014, 2-7380-1360-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian inference under complex evolutionary scenarios using microsatellite markers: multiple divergence and genetic admixture events in the honey bee, Apis mellifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, 2009, 9781607411765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId388"/>
+      <w:footerReference w:type="default" r:id="rId387"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11739,51 +11605,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D473712"/>
+    <w:nsid w:val="07AFAD8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11970,51 +11836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-franck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1904-8325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136706657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Said" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105875" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rizzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafiq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabrol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8538" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominga Mujica-Fuentes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12674" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01830-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108766" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.251" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107967" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gilles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13100908" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pollier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.04.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cich&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Sole&#241;o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Garrido" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gui&#241;az&#250;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Montagna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12921" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Basoalto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Devotto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Curkovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11050285" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aizen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Bartomeus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0121" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghao Wan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanlin Yin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Tang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohua Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12175-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Silva Araujo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino B. Monteiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo S. Monteiro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Nishimura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.02.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01930442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Alberto Odorizzi dos Santos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlice Botelho Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Aparecido  Fernandes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-018-0074-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595564v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Butier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183878" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gilles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvx054" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefebvre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deschodt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.05.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Olivares" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mandrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.10.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607328v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Begg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M. Cook" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline El Maalouly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18102031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636454v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Toubon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.09.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605365v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512092v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0954-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605372v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630034v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631821v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.11.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640801v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Basoalto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Knight" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EN13131" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630569v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-014-0181-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647748v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.10.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJKT561-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650644v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.02.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPL82Z6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650037v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boreau de Roince" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00564.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BNRGW3B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649140v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Margaritopoulos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Ch Voudouris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zissis Mamuris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00582.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFJT2G91-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647752v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch. Voudouris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mamuris" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485311000563" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645179v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043543" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649501v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9598-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1PRC1CR0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021263" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Ch. Voudouris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Reyes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2011.04.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7VL5WBN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646896v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Figueroa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mendez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026694" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651354v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casado" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.01.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKRPC0RJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666118v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jourdie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Molina-Ochoa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bergvinson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04625.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664428v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia E. Timm" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2009.01426.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/357C0819B57DE062FB9F387125ED37FF6F168890/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668695v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2010.08.011" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659161v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.04.013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S0GSB4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654651v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Monteiro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668804v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margaritopoulos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knight" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485308006366" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7577BAE06301BDAFCAEA3899DE8CE3BB819AD5C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658502v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted C. J. Turlings" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02408.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661870v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Toubon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9308-6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA14F55AC1E7F94134C6367647836130F4BC4601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664785v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meglecz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Anderson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butcher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caldas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2006.00713.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12F2644EE3DE735173C52F685E3BEB05A02298C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658004v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Kraus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vandame" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800988" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665864v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Reyes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03410.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JQ3V03V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668967v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Charmillot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ioratti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1421" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXDQ132B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662967v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Lasnier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0222-6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F6AAAFA2A726F35BF2F6D3CE5CE4BD7B03DFC7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677071v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682348v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00850.X" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0X50768Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681334v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Toubon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tronel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hucbourg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671824v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devaux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Cam" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671823v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cornuet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670162v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cameron" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Good" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Oldroyd" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681283v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Cameron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Oldroyd" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696766v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnery" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891704v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Solignac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido:2000114" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696876v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695581v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006361" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BP14SHTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697835v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudry" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vautrin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894231v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautrin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894232v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694460v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885276v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800750v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315576v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toubon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353899.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821471v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Excoffier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-franck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1904-8325" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136706657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Poinas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Dib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Said" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105875" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Rizzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rafiq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cabrol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.8538" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominga Mujica-Fuentes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12674" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01830-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ricard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cardona" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art05" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108766" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.251" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107967" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927386v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gilles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13100908" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pollier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tricault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.04.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Cich&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Sole&#241;o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Garrido" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gui&#241;az&#250;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Montagna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12921" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Basoalto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ram&#237;rez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blas Lavandero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Devotto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Curkovic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11050285" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Dainese" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Aizen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Albrecht" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Bartomeus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax0121" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Juhel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5162" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618023v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Silva Araujo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino B. Monteiro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo S. Monteiro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Nishimura" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.02.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622730v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanghao Wan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanlin Yin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Tang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohua Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12175-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900132v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01930442v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Alberto Odorizzi dos Santos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlice Botelho Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Aparecido  Fernandes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-018-0074-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595564v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Butier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183878" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517228v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gilles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvx054" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607452v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefebvre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mollot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deschodt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.05.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623806v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Olivares" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mandrin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.10.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607328v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham S. Begg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha M. Cook" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrante" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariline El Maalouly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18102031" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Toubon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.09.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605365v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0954-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533924v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01916" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605372v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630034v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631821v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.11.013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640801v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Basoalto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Knight" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EN13131" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630569v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-014-0181-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2012.09.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647748v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.10.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFJKT561-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650644v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.02.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPL82Z6L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003336v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2013.02.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643623v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Rex Consortium (resistance To Xenobiotics)" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boreau de Roince" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00564.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BNRGW3B-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Margaritopoulos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Ch Voudouris" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zissis Mamuris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00582.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFJT2G91-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647752v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch. Voudouris" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mamuris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485311000563" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645179v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043543" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021263" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649501v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9598-5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1PRC1CR0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648986v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas Ch. Voudouris" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Reyes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pestbp.2011.04.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7VL5WBN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646896v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Figueroa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mendez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026694" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651354v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casado" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.01.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKRPC0RJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666118v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jourdie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Molina-Ochoa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bergvinson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04625.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664428v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia E. Timm" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2009.01426.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/357C0819B57DE062FB9F387125ED37FF6F168890/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668695v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2010.08.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659161v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Richaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lollier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.04.013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S0GSB4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219017v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2010.00124.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654651v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Monteiro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668804v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reyes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margaritopoulos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Knight" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485308006366" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7577BAE06301BDAFCAEA3899DE8CE3BB819AD5C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658502v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted C. J. Turlings" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02408.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661870v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Francois Toubon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-008-9308-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA14F55AC1E7F94134C6367647836130F4BC4601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656910v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001275" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664785v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meglecz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Anderson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Butcher" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caldas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2006.00713.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/12F2644EE3DE735173C52F685E3BEB05A02298C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658004v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Kraus" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vandame" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800988" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662967v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Lasnier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Beslay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-007-0222-6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F6AAAFA2A726F35BF2F6D3CE5CE4BD7B03DFC7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665864v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Reyes" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03410.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JQ3V03V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668967v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Joseph Charmillot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ioratti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1421" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QXDQ132B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677071v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Conte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682348v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00850.X" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0X50768Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681334v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sauphanor" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Toubon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tronel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hucbourg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670162v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cameron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Good" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Oldroyd" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671824v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Cam" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671823v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cornuet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681283v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Cameron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Oldroyd" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891704v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnery" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Solignac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/apido:2000114" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696766v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnery" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696876v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coussy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697835v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vautrin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695581v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006361" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BP14SHTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894231v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautrin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894232v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694460v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885276v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800750v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315576v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toubon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/353899.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821471v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Excoffier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>