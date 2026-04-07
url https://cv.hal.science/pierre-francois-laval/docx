--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -704,3633 +704,3771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02202759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A propos de la juridiction extraterritoriale de l'Etat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp. 61-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’arrêt de la Cour internationale de Justice dans l’affaire des Immunités juridictionnelles de l’Etat (Allemagne c. Italie ; Grèce intervenant)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58 (1), pp.147-180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afdi.2012.4675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/afdi.2012.4675⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02960414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de la juridiction extraterritoriale de l’Etat. Observations sur l’arrêt Al Skeini de la Cour européenne des droits de l’homme du 7 juillet 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.61-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147322v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02145198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’exclusion et la réintégration des États : une question de droit ou de politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers un nouveau droit des évènements sportifs internationaux : quelle(s) (r)évolution ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xavier Aumeran et David Pavot, Mar 2026, Université Jean Moulin Lyon 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iran. De la répression à l'intervention (avec Gabriel Sebbah)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de droit de l'Université Jean Moulin Lyon 3, Mar 2026, Université Jean Moulin Lyon 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discussion sur la guerre en Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La livraison d’armes à l’Ukraine par les autorités italiennes. Problèmes de constitutionnalité et de légalité internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMI Lyon 3, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cour nationale du droit d'asile (CNDA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Audience. Au coeur de la CNDA (documentaire de Yaël Goujon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des contraintes procédurales spécifiques aux femmes demandeuses d'asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes étrangères et précarité juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADPF, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignements tirés de la gouvernance globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Existe-t-il une théorie de la gouvernance ? Approche interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de droit et de science politique d'Aix-en-Provence, Dec 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions du droit d'asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exil, culture et droits humains. Regards croisés sur les évolutions du droit d’asile. Dialogue à deux voix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association "Fédération des Nations Unies", Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance internationale par les chiffres en temps de paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner la société internationale par les chiffres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERIC / Science Po Aix, Jan 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accueil des réfugiés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Auximore, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cour nationale du droit d'asile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les juridictions spécialisées. Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B. Ricou, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement du chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres doctorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble-Alpes, Jun 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises et instrumentalisations du droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pr. Claudo di Turi, Apr 2024, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme de la justice pénale internationale (avec Maître François Roux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Poli'gones, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vide et droit public. Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADPL, Oct 2023, Université Jean Moulin Lyon 3, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la Cour internationale de justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, K. Neri et A. Pedrajas (CDI-EDIEC), May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde - Arbitrage : interactions entre droit de l’Union européenne et droit international public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbitrage et droit de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERCRID, Mar 2024, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi protéger l’État étranger ? Discussion franco-allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Etat étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRDEIC, Nov 2023, Université Toulouse 1 Capitole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde - Les migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Horizondes x La Yourte - Cocon Solidaire, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme des procédures devant la Cour nationale du droit d'asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi immigration intégration. Procédures, dispositions et conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.-L. Basilien-Gainche (CEE-EDIEC), C. Meurant (CERRF-EDPL), Ph. Blachèr (EDPL), Feb 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vide et droit public (Colloque annuel de l'ADPL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Astier; F. Berger; M. Demir; H. Peter; C. Saby; V. Sauvage, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, M.-L. Basilien-Gainche (CEE-EDIEC), C. Meurant (CERRF-EDPL), Ph. Blachèr (EDPL), Feb 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours juridique de l’agressé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ukraine. Réflexions sur une guerre européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (CDI-EDIEC), May 2022, Lyon, France. pp. 54-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une justice internationale ? (avec P. Baudouin, président de la Ligue des droits de l’homme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Solidarités locales et internationales, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (CDI-EDIEC), May 2022, Lyon, France. pp. 54-70</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'articulation de l'exclusion et du retrait de protection internationale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ordre public saisi par l'asile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-L. Iten ; N. Stirn, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble-Alpes, Jun 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs (Actualité de la participation aux organisations internationales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDI, Sep 2022, Université Jean Moulin Lyon 3, France. pp. 5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SFDI, Sep 2022, Université Jean Moulin Lyon 3, France. pp. 5-8</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde - « Juger Poutine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nuit du droit 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit, Université Jean Moulin Lyon 3, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit, Université Jean Moulin Lyon 3, Oct 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concours d’agrégation externe de droit public 2019-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aix-Marseille Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aix-Marseille Université, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ukrainian refugees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blendend Intensive Programme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université LUMSA, Mar 2023, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université LUMSA, Mar 2023, Palerme, Italy</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exigences et garanties relatives aux juges internes et à leur activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international et juges internes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque de la Société Française pour le Droit International, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection temporaire accordée aux ressortissants ukrainiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisée par l'ALYDE, Jan 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands procès internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d’été en droit international appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke, campus de Longueil, May 2023, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exigences et garanties internationales relatives aux juges internes et à leur activité. Le point de vue du droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit international et juges internes - Colloque annuel de la SFDI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Université de Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Colloque de la Société Française pour le Droit International, May 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le contentieux ukraino-russe devant les juridictions internationales : une nouvelle illustration du lawfare ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des politiques juridiques extérieures dans un monde qui se déchire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Coulée, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La protection temporaire accordée aux ressortissants ukrainiens</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À la recherche d’une gouvernance mondiale »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Existe-t-il une théorie de la gouvernance ? Approche interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Bachert-Perett, P. Benezech-Sarron et L. Pignatel, Dec 2023, Aix (Aix-Marseille Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiara Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Actualités de la participation aux organisations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre en Ukraine et sanctions sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04950149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la guerre en Ukraine. Origine, implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mairie du 1er arrondissement de Lyon, Mar 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence de méthodologie - Les sources de la science du droit : les sources internationales et européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">deuxième rencontre doctorale entre l'Association des Doctorants en Droit Public de l'Université́ de Lyon (A.D.P.L) et l'Association Clermontoise des Doctorants en Droit et Sciences politiques (A.C.D.D)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiara Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’actualité de la participation aux organisations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde - L'invasion de l'Ukraine par l'armée russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Langues (Université Jean Moulin Lyon 3), Apr 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde - La guerre en Ukraine : enjeux humains, juridiques, culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSSIB, Apr 2022, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mandat des juges de la Cour internationale de Justice (durée, réélection, limite d’âge, fonctions). Regard extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cour internationale de Justice à 75 ans, Colloque à l’occasion des 40 ans du CEDIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Nanterre, Nov 2021, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accord migratoire Royaume-Uni/Rwanda du printemps 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriales de l’Université de Côte d’Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau EMOJIE, Sep 2022, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gros, jurisconsulte du Ministère des affaires étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Law(s) and International relations : actors, institutions and comparative legislations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Studium / POLEN, Sep 2021, Université d'Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et les conventions internationales relatives à l’apatridie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statelessness Conference: Joint Efforts Towards Eradicating Statelessness by 2024 in Montenegro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNHCR, Oct 2021, Podgorica, Montenegro</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : André Gros, et la fonction de jurisconsulte du ministère des Affaires étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Law(s) and International relations: Actors, institutions and comparative legislations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dir. Raphaël Cahen et Pierre Allorant, Sep 2021, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Principle of Reciprocity in International Law : a Propelling Force in the Making and Observing of International Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, La Haye, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique rwandaise de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinique juridique francophone de Bucarest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Panthéon-Sorbonne Paris I, May 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions (Les peuples en péril)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Organisée par l'ALYDE, Jan 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, May 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sherbrooke, campus de Longueil, May 2023, Sherbrooke, Canada</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise politique en Biélorussie. Révolution ou transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Révolution et droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A. Bachert-Perett, P. Benezech-Sarron et L. Pignatel, Dec 2023, Aix (Aix-Marseille Université), France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces maritimes internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Union européenne et la mer - Universités européennes d’été 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche et de documentation européennes et internationales, Sep 2015, Bayonne / Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...1362 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4340,342 +4478,342 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation aux organisations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiara Neri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone, 165 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ukraine. Réflexions sur une guerre européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Flavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone, 216 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déclaration Union européenne - Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Abderemane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant. 220 p., 2023, Droit international</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ONU, entre internationalisation et constitutionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Prouvèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone, 137 p., 2015, 978-2-233-00766-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4685,1998 +4823,1998 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignements tirés de la gouvernance globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Existe-t-il une théorie de la gouvernance ? Approche interdisciplinaire (Journées d’études tenues à la Faculté de droit et de science politique d’Aix-en-Provence, 13 et 14 décembre 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques juridiques extérieures, juridictions internationales et guerre en Ukraine : une nouvelle illustration de lawfare ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Coulée (dir.), Des politiques juridiques extérieures dans un monde qui se déchire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation de l’exclusion et du retrait de protection internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ordre public saisi par l’asile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi protéger l’État étranger ? Discussion franco-allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État étranger - Approches juridiques plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, 2025</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vide et droit public. Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vide et droit public. Actes du 8è Colloque annuel de l'Association des doctorants en droit public de l'Université de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, 2025</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dénonciation des traités, élément de politique juridique extérieure de l’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Coulée (dir.), Le droit des traités entre Etats. Pratique et mutations, 1969-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, 2024</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dénonciation des traités, élément de politique juridique extérieure de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Coulée (dir.), Le droit des traités entre États. Pratiques et mutations, 1969-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 54-70, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gros, jurisconsulte du Ministère des affaires étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R. CAHEN, S. L. KIMBLE, P. ALLORANT, W. BADIER &amp; P. Sean MORRIS (dir.), Relations internationales et droit(s) : acteurs, institutions et législations comparées/ Law(s) and international relations: actors, institutions and comparative legislation (1815-1914)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours juridique de l’agressé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H. Flavier, P.-F. Laval (dir.), Ukraine. Réflexions sur une guerre européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedone, pp. 54-70, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 54-70, 2024</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reciprocity and Customary International Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. Kaldunski (dir.), The Principle of Reciprocity in International Law: a Propelling Force in the Making and Observing of International Law?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MacMillan, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, 2024</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protestations biélorusses et le droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bélarus : une douloureuse démocratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Un@ éditions, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave MacMillan, 2024</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exigences et garanties internationales relatives aux juges internes et à leur activité. Le point de vue du droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international et juges internes (colloque annuel de la Société française pour le droit international)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Un@ éditions, 2024</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mandat des juges de la Cour internationale de Justice (durée, réélection, limite d’âge, fonctions). Regard extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cour internationale de Justice à 75 ans. Colloque à l’occasion des 40 ans du CEDIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 31-46, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 31-46, 2023</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiara Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la participation aux organisation internationales, Journée d’études de la Société française pour le droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 5-8, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Conflit armé », in C. Laurent-Boutot, Y.Lecuyer, D. Tharaud (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire thématique de la Convention européenne des droits de l’Homme,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. Pedone, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au sujet de quelques constantes de l’externalisation. Brèves remarques sur l’accord de partenariat Royaume- Uni/Rwanda du 13 avril 2022 », in K. Abderemane, P.-F. Laval (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,La déclaration Union européenne-Turquie : ambiguïtés et défaillances d’un modèle de gestion des flux migratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection « Droit international », édition Bruylant Larcier,, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au sujet de quelques constantes del’externalisation. Brèves remarques sur l’accord de partenariat Royaume- Uni/Rwanda du 13 avril 2022 », in K. Abderemane, P.-F. Laval (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déclaration Union européenne-Turquie : ambiguïtés et défaillances d’un modèle de gestion des flux migratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection « Droit international », éditions Bruylant Larcier, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Remarques sur la notion de crédibilité dans le contentieux de l’asile », in J. Ferrero,K. Neri (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les juges européens face aux migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. Anthémis, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réagir à la guerre et faire revenir la paix ? A propos des “ sanctions russes “ », in L. Potvin-Solis (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Union européenne et la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations face à l’exception de sécurité nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et droit international, Colloque annuel de la SFDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 249-272, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridictions internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V. Ndior (dir.), Dictionnaire de l'actualité internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V. Ndior (dir.), Dictionnaire de l'actualité international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les biens étrangers en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahin, Gérard; Poirat, Florence; Szurek, Sandra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et la condition internationale des personnes et des biens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A. Pedone, pp.373-[392], 2019, 978-2-2330-0920-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « jus cogens » : une technique nécessaire à l’ordre juridique international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leroy, Jacques; Piatek, Dariusz; Szwedo, Piotr. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes journées juridiques franco-polonaises : les sources du droit dans les pays européens et francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.31-40, 2016, (Collection Droit &amp; science politique), 978-2-84934-258-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « jus cogens » dans l’oeuvre d’Alfred Verdross et d’Erich Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut des hautes études internationales. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grandes pages du droit international. Volume II, les sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A. Pedone, pp.313-327, 2016, 978-2-233-00764-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conflits de règles attributives de compétence juridictionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blin, Olivier; Tranchant, Baptiste. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du conflit à la complémentarité : études franco-québécoises sur les rapports entre normes internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A. Pedone, pp.33-[50], 2016, (Normes internationales. Colloque), 978-2-233-00812-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 5-8, 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laval, Pierre-François; Prouvèze, Rémy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ONU, entre internationalisation et constitutionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A. Pedone, pp.[3]-7, 2015, 978-2-233-00766-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, 2023</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités opérationnelles, du conseil à l’administration internationale du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lagrange, Evelyne; Sorel, Jean-Marc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des organisations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ / Lextenso Editions, pp.766-[795], 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...989 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6686,114 +6824,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence ratione temporis des juridictions internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bordeaux, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02145159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6940,51 +7078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Laval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aumeran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Landry Dossan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2012.4675" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117339v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117362v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950167v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950127v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04002456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03932831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferrero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Neri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094730v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950156v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03969057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950147v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352085v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950141v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Flavier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abderemane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Prouv&#232;ze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942218v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942164v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941008v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940736v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094740v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094716v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094648v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094749v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940727v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940701v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959772v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960226v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959388v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959730v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960110v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02145159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Laval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aumeran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Landry Dossan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960414v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2012.4675" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574146v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04002456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03969057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferrero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Neri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950149v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03932831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950112v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Flavier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abderemane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Prouv&#232;ze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940701v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959388v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02145159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>