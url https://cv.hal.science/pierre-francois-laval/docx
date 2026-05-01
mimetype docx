--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -169,778 +169,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le journal du Centre de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 63-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A propos de quelques stratégies contentieuses. Le différend Ukraine/Russie devant les juridictions internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, CNRS édition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022, p. 63-65</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre en Ukraine et sanctions sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aumeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.1319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Xavier Aumeran</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03720883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allégations de génocide au titre de la convention pour la prévention et la répression du crime de génocide (Ukraine c. Fédération de Russie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ed. Pedone, Chronique de jurisprudence internationale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cour internationale de justice, Arrêts du 3 février 2021, Violations alléguées du Traité d’amitié, de commerce et de droits consulaires de 1955 (République islamique d’Iran c. Etats-Unis d’Amérique), et du 4 février 2021, Application de la Convention internationale sur l’ élimination de toutes les formes de discrimination raciale (Qatar c. Emirats arabes unis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26, pp.1319</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles-Landry Dossan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021-2, pp. 74-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Allégations de génocide au titre de la convention pour la prévention et la répression du crime de génocide (Ukraine c. Fédération de Russie)</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’instrumentalisation de l’Etat tiers : vers un dévoiement de la coopération européenne en matière d’asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 599, pp.339-[350]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'instrumentalisation de l'Etat tiers : vers un dévoiement de la coopération européenne en matière d'asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 599, pp.339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arrêt de la Cour internationale de Justice dans l’affaire des Immunités juridictionnelles de l’Etat (Allemagne c. Italie ; Grèce intervenant)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (1), pp.147-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afdi.2012.4675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de la juridiction extraterritoriale de l’Etat. Observations sur l’arrêt Al Skeini de la Cour européenne des droits de l’homme du 7 juillet 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Ed. Pedone, Chronique de jurisprudence internationale</w:t>
+              <w:t xml:space="preserve">, 2012, 1, pp.61-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gilles-Landry Dossan</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de la juridiction extraterritoriale de l'Etat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021-2, pp. 74-78</w:t>
+              <w:t xml:space="preserve">, 2012, pp. 61-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145198v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-02147322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1642,2770 +1642,2770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crises et instrumentalisations du droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr. Claudo di Turi, Apr 2024, Vérone, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la justice pénale internationale (avec Maître François Roux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Poli'gones, Mar 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde - Arbitrage : interactions entre droit de l’Union européenne et droit international public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arbitrage et droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERCRID, Mar 2024, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi protéger l’État étranger ? Discussion franco-allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Etat étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRDEIC, Nov 2023, Université Toulouse 1 Capitole, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vide et droit public. Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADPL, Oct 2023, Université Jean Moulin Lyon 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la Cour internationale de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, K. Neri et A. Pedrajas (CDI-EDIEC), May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde - Les migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Horizondes x La Yourte - Cocon Solidaire, May 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme des procédures devant la Cour nationale du droit d'asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi immigration intégration. Procédures, dispositions et conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.-L. Basilien-Gainche (CEE-EDIEC), C. Meurant (CERRF-EDPL), Ph. Blachèr (EDPL), Feb 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vide et droit public (Colloque annuel de l'ADPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Astier; F. Berger; M. Demir; H. Peter; C. Saby; V. Sauvage, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une justice internationale ? (avec P. Baudouin, président de la Ligue des droits de l’homme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Solidarités locales et internationales, Mar 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours juridique de l’agressé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ukraine. Réflexions sur une guerre européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (CDI-EDIEC), May 2022, Lyon, France. pp. 54-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’engagement du chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres doctorales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble-Alpes, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Crises et instrumentalisations du droit international</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde - « Juger Poutine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nuit du droit 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit, Université Jean Moulin Lyon 3, Oct 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs (Actualité de la participation aux organisations internationales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDI, Sep 2022, Université Jean Moulin Lyon 3, France. pp. 5-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exigences et garanties internationales relatives aux juges internes et à leur activité. Le point de vue du droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international et juges internes - Colloque annuel de la SFDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Université de Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exigences et garanties relatives aux juges internes et à leur activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international et juges internes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque de la Société Française pour le Droit International, May 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection temporaire accordée aux ressortissants ukrainiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisée par l'ALYDE, Jan 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands procès internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d’été en droit international appliqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke, campus de Longueil, May 2023, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ukrainian refugees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blendend Intensive Programme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université LUMSA, Mar 2023, Palerme, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concours d’agrégation externe de droit public 2019-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aix-Marseille Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À la recherche d’une gouvernance mondiale »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Existe-t-il une théorie de la gouvernance ? Approche interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Bachert-Perett, P. Benezech-Sarron et L. Pignatel, Dec 2023, Aix (Aix-Marseille Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le contentieux ukraino-russe devant les juridictions internationales : une nouvelle illustration du lawfare ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des politiques juridiques extérieures dans un monde qui se déchire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Coulée, Dec 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'articulation de l'exclusion et du retrait de protection internationale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ordre public saisi par l'asile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-L. Iten ; N. Stirn, Oct 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde - L'invasion de l'Ukraine par l'armée russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pr. Claudo di Turi, Apr 2024, Vérone, Italy</w:t>
+              <w:t xml:space="preserve">, Faculté des Langues (Université Jean Moulin Lyon 3), Apr 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La réforme de la justice pénale internationale (avec Maître François Roux)</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde - La guerre en Ukraine : enjeux humains, juridiques, culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Poli'gones, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">, ENSSIB, Apr 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ADPL, Oct 2023, Université Jean Moulin Lyon 3, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence de méthodologie - Les sources de la science du droit : les sources internationales et européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">deuxième rencontre doctorale entre l'Association des Doctorants en Droit Public de l'Université́ de Lyon (A.D.P.L) et l'Association Clermontoise des Doctorants en Droit et Sciences politiques (A.C.D.D)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, K. Neri et A. Pedrajas (CDI-EDIEC), May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiara Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’actualité de la participation aux organisations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERCRID, Mar 2024, Saint-Etienne, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mandat des juges de la Cour internationale de Justice (durée, réélection, limite d’âge, fonctions). Regard extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cour internationale de Justice à 75 ans, Colloque à l’occasion des 40 ans du CEDIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Nanterre, Nov 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRDEIC, Nov 2023, Université Toulouse 1 Capitole, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accord migratoire Royaume-Uni/Rwanda du printemps 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriales de l’Université de Côte d’Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau EMOJIE, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Table ronde - Les migrations</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiara Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Actualités de la participation aux organisations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la guerre en Ukraine. Origine, implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Horizondes x La Yourte - Cocon Solidaire, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Mairie du 1er arrondissement de Lyon, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, M.-L. Basilien-Gainche (CEE-EDIEC), C. Meurant (CERRF-EDPL), Ph. Blachèr (EDPL), Feb 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre en Ukraine et sanctions sportives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A. Astier; F. Berger; M. Demir; H. Peter; C. Saby; V. Sauvage, Oct 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04950149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France et les conventions internationales relatives à l’apatridie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Statelessness Conference: Joint Efforts Towards Eradicating Statelessness by 2024 in Montenegro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNHCR, Oct 2021, Podgorica, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (CDI-EDIEC), May 2022, Lyon, France. pp. 54-70</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : André Gros, et la fonction de jurisconsulte du ministère des Affaires étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Law(s) and International relations: Actors, institutions and comparative legislations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, dir. Raphaël Cahen et Pierre Allorant, Sep 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Solidarités locales et internationales, Mar 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Principle of Reciprocity in International Law : a Propelling Force in the Making and Observing of International Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, J.-L. Iten ; N. Stirn, Oct 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions (Les peuples en péril)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, May 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SFDI, Sep 2022, Université Jean Moulin Lyon 3, France. pp. 5-8</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique rwandaise de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinique juridique francophone de Bucarest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Panthéon-Sorbonne Paris I, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit, Université Jean Moulin Lyon 3, Oct 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise politique en Biélorussie. Révolution ou transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Révolution et droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aix-Marseille Université, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gros, jurisconsulte du Ministère des affaires étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Law(s) and International relations : actors, institutions and comparative legislations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Studium / POLEN, Sep 2021, Université d'Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...1224 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950108v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">hal-04950104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces maritimes internationaux</w:t>
               </w:r>
@@ -4492,77 +4492,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation aux organisations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiara Neri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone, 165 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4831,1420 +4831,1420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’articulation de l’exclusion et du retrait de protection internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ordre public saisi par l’asile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques juridiques extérieures, juridictions internationales et guerre en Ukraine : une nouvelle illustration de lawfare ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Coulée (dir.), Des politiques juridiques extérieures dans un monde qui se déchire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi protéger l’État étranger ? Discussion franco-allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’État étranger - Approches juridiques plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseignements tirés de la gouvernance globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Existe-t-il une théorie de la gouvernance ? Approche interdisciplinaire (Journées d’études tenues à la Faculté de droit et de science politique d’Aix-en-Provence, 13 et 14 décembre 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vide et droit public. Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vide et droit public. Actes du 8è Colloque annuel de l'Association des doctorants en droit public de l'Université de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, 2025</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dénonciation des traités, élément de politique juridique extérieure de l’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Coulée (dir.), Le droit des traités entre Etats. Pratique et mutations, 1969-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, 2025</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dénonciation des traités, élément de politique juridique extérieure de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Coulée (dir.), Le droit des traités entre États. Pratiques et mutations, 1969-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 54-70, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, 2024</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gros, jurisconsulte du Ministère des affaires étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R. CAHEN, S. L. KIMBLE, P. ALLORANT, W. BADIER &amp; P. Sean MORRIS (dir.), Relations internationales et droit(s) : acteurs, institutions et législations comparées/ Law(s) and international relations: actors, institutions and comparative legislation (1815-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, 2024</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours juridique de l’agressé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H. Flavier, P.-F. Laval (dir.), Ukraine. Réflexions sur une guerre européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 54-70, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 54-70, 2024</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reciprocity and Customary International Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. Kaldunski (dir.), The Principle of Reciprocity in International Law: a Propelling Force in the Making and Observing of International Law?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MacMillan, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, 2024</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protestations biélorusses et le droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bélarus : une douloureuse démocratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Un@ éditions, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 54-70, 2024</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mandat des juges de la Cour internationale de Justice (durée, réélection, limite d’âge, fonctions). Regard extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cour internationale de Justice à 75 ans. Colloque à l’occasion des 40 ans du CEDIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 31-46, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave MacMillan, 2024</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiara Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la participation aux organisation internationales, Journée d’études de la Société française pour le droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 5-8, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Un@ éditions, 2024</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exigences et garanties internationales relatives aux juges internes et à leur activité. Le point de vue du droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international et juges internes (colloque annuel de la Société française pour le droit international)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, 2023</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au sujet de quelques constantes de l’externalisation. Brèves remarques sur l’accord de partenariat Royaume- Uni/Rwanda du 13 avril 2022 », in K. Abderemane, P.-F. Laval (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,La déclaration Union européenne-Turquie : ambiguïtés et défaillances d’un modèle de gestion des flux migratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection « Droit international », édition Bruylant Larcier,, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 31-46, 2023</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Remarques sur la notion de crédibilité dans le contentieux de l’asile », in J. Ferrero,K. Neri (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les juges européens face aux migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. Anthémis, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 5-8, 2023</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au sujet de quelques constantes del’externalisation. Brèves remarques sur l’accord de partenariat Royaume- Uni/Rwanda du 13 avril 2022 », in K. Abderemane, P.-F. Laval (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déclaration Union européenne-Turquie : ambiguïtés et défaillances d’un modèle de gestion des flux migratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection « Droit international », éditions Bruylant Larcier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réagir à la guerre et faire revenir la paix ? A propos des “ sanctions russes “ », in L. Potvin-Solis (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Union européenne et la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations face à l’exception de sécurité nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et droit international, Colloque annuel de la SFDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 249-272, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Conflit armé », in C. Laurent-Boutot, Y.Lecuyer, D. Tharaud (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire thématique de la Convention européenne des droits de l’Homme,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éd. Pedone, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094640v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-04940727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juridictions internationales</w:t>
               </w:r>
@@ -7078,51 +7078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Laval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aumeran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Landry Dossan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960414v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2012.4675" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574146v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04002456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03969057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferrero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Neri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950149v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03932831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950112v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Flavier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abderemane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Prouv&#232;ze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941962v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940701v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959388v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02145159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Laval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094660v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094674v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aumeran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Landry Dossan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2012.4675" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574146v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04002456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847480v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03932831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferrero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Neri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03969057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Flavier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abderemane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Prouv&#232;ze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941962v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094740v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940701v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959388v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02145159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>