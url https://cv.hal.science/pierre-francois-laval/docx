--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1090,1614 +1090,1614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Cour nationale du droit d'asile (CNDA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Audience. Au coeur de la CNDA (documentaire de Yaël Goujon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jan 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discussion sur la guerre en Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La livraison d’armes à l’Ukraine par les autorités italiennes. Problèmes de constitutionnalité et de légalité internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMI Lyon 3, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Jan 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des contraintes procédurales spécifiques aux femmes demandeuses d'asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes étrangères et précarité juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADPF, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, ADPF, Jan 2025, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignements tirés de la gouvernance globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Existe-t-il une théorie de la gouvernance ? Approche interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et de science politique d'Aix-en-Provence, Dec 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit et de science politique d'Aix-en-Provence, Dec 2023, Aix-en-Provence, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions du droit d'asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exil, culture et droits humains. Regards croisés sur les évolutions du droit d’asile. Dialogue à deux voix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association "Fédération des Nations Unies", Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Association "Fédération des Nations Unies", Mar 2025, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gouvernance internationale par les chiffres en temps de paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouverner la société internationale par les chiffres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERIC / Science Po Aix, Jan 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, CERIC / Science Po Aix, Jan 2025, Aix-en-Provence, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accueil des réfugiés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Auximore, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’accueil des réfugiés en France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour nationale du droit d'asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les juridictions spécialisées. Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Ricou, Mar 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde - Arbitrage : interactions entre droit de l’Union européenne et droit international public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arbitrage et droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERCRID, Mar 2024, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi protéger l’État étranger ? Discussion franco-allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Etat étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRDEIC, Nov 2023, Université Toulouse 1 Capitole, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la justice pénale internationale (avec Maître François Roux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Auximore, Mar 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Association Poli'gones, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, B. Ricou, Mar 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crises et instrumentalisations du droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pr. Claudo di Turi, Apr 2024, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Crises et instrumentalisations du droit international</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vide et droit public. Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADPL, Oct 2023, Université Jean Moulin Lyon 3, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la Cour internationale de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, K. Neri et A. Pedrajas (CDI-EDIEC), May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde - Les migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pr. Claudo di Turi, Apr 2024, Vérone, Italy</w:t>
+              <w:t xml:space="preserve">, Horizondes x La Yourte - Cocon Solidaire, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La réforme de la justice pénale internationale (avec Maître François Roux)</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vide et droit public (Colloque annuel de l'ADPL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Astier; F. Berger; M. Demir; H. Peter; C. Saby; V. Sauvage, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme des procédures devant la Cour nationale du droit d'asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi immigration intégration. Procédures, dispositions et conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.-L. Basilien-Gainche (CEE-EDIEC), C. Meurant (CERRF-EDPL), Ph. Blachèr (EDPL), Feb 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une justice internationale ? (avec P. Baudouin, président de la Ligue des droits de l’homme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Poli'gones, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Maison des Solidarités locales et internationales, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERCRID, Mar 2024, Saint-Etienne, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours juridique de l’agressé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ukraine. Réflexions sur une guerre européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3 (CDI-EDIEC), May 2022, Lyon, France. pp. 54-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRDEIC, Nov 2023, Université Toulouse 1 Capitole, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement du chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres doctorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble-Alpes, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vide et droit public. Propos conclusifs</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exigences et garanties internationales relatives aux juges internes et à leur activité. Le point de vue du droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international et juges internes - Colloque annuel de la SFDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Université de Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs (Actualité de la participation aux organisations internationales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ADPL, Oct 2023, Université Jean Moulin Lyon 3, France</w:t>
+              <w:t xml:space="preserve">, SFDI, Sep 2022, Université Jean Moulin Lyon 3, France. pp. 5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, K. Neri et A. Pedrajas (CDI-EDIEC), May 2024, Lyon (Université Jean Moulin Lyon III), France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde - « Juger Poutine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nuit du droit 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit, Université Jean Moulin Lyon 3, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817012v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04950131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exigences et garanties relatives aux juges internes et à leur activité</w:t>
               </w:r>
@@ -5107,937 +5107,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La dénonciation des traités, élément de politique juridique extérieure de l’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Coulée (dir.), Le droit des traités entre Etats. Pratique et mutations, 1969-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dénonciation des traités, élément de politique juridique extérieure de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">F. Coulée (dir.), Le droit des traités entre États. Pratiques et mutations, 1969-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 54-70, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gros, jurisconsulte du Ministère des affaires étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R. CAHEN, S. L. KIMBLE, P. ALLORANT, W. BADIER &amp; P. Sean MORRIS (dir.), Relations internationales et droit(s) : acteurs, institutions et législations comparées/ Law(s) and international relations: actors, institutions and comparative legislation (1815-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours juridique de l’agressé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H. Flavier, P.-F. Laval (dir.), Ukraine. Réflexions sur une guerre européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 54-70, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vide et droit public. Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vide et droit public. Actes du 8è Colloque annuel de l'Association des doctorants en droit public de l'Université de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, 2024</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reciprocity and Customary International Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. Kaldunski (dir.), The Principle of Reciprocity in International Law: a Propelling Force in the Making and Observing of International Law?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MacMillan, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 54-70, 2024</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protestations biélorusses et le droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bélarus : une douloureuse démocratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Un@ éditions, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, 2024</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mandat des juges de la Cour internationale de Justice (durée, réélection, limite d’âge, fonctions). Regard extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Cour internationale de Justice à 75 ans. Colloque à l’occasion des 40 ans du CEDIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 31-46, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 54-70, 2024</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiara Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la participation aux organisation internationales, Journée d’études de la Société française pour le droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 5-8, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave MacMillan, 2024</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exigences et garanties internationales relatives aux juges internes et à leur activité. Le point de vue du droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international et juges internes (colloque annuel de la Société française pour le droit international)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Un@ éditions, 2024</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au sujet de quelques constantes de l’externalisation. Brèves remarques sur l’accord de partenariat Royaume- Uni/Rwanda du 13 avril 2022 », in K. Abderemane, P.-F. Laval (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,La déclaration Union européenne-Turquie : ambiguïtés et défaillances d’un modèle de gestion des flux migratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection « Droit international », édition Bruylant Larcier,, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 31-46, 2023</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au sujet de quelques constantes del’externalisation. Brèves remarques sur l’accord de partenariat Royaume- Uni/Rwanda du 13 avril 2022 », in K. Abderemane, P.-F. Laval (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La déclaration Union européenne-Turquie : ambiguïtés et défaillances d’un modèle de gestion des flux migratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection « Droit international », éditions Bruylant Larcier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 5-8, 2023</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Remarques sur la notion de crédibilité dans le contentieux de l’asile », in J. Ferrero,K. Neri (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les juges européens face aux migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. Anthémis, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094648v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04094716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Réagir à la guerre et faire revenir la paix ? A propos des “ sanctions russes “ », in L. Potvin-Solis (dir.)</w:t>
               </w:r>
@@ -7078,51 +7078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Laval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094660v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094674v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aumeran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Landry Dossan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2012.4675" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574146v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950169v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950131v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04002456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847480v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03932831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferrero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Neri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03969057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Flavier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abderemane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Prouv&#232;ze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941962v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094740v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940701v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959388v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02145159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Laval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094660v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094674v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aumeran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940633v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Landry Dossan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959879v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2012.4675" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574146v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117343v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117332v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117345v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950131v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04105754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04002456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950160v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847480v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03932831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferrero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiara Neri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03969057v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03352085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950108v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Flavier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04402115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abderemane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Prouv&#232;ze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940805v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941839v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941836v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940736v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941962v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094740v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04094640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940701v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959388v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02959730v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02960110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02145159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>