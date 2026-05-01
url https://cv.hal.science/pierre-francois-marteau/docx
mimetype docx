--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-François Marteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-francois-marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3963-8795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033981124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual data augmentation using generative approaches - Impact on named entity recognition tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156, pp.102403. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2024.102403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen risk levels prediction from multi-source historical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esso-Ridah Bleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.article n°102146. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2023.102146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Partitioning Forest for Point-Wise and Collective Anomaly Detection - Application to Network Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.2157-2172. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2021.3050605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsification of the Alignment Path Search Space in Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Soheily-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.630 - 640. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2019.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Times series averaging and denoising from a probabilistic perspective on time-elastic kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.375-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401072v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Road Segments Using Kernelized Averaging of GPS Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (13), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9132736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Covering for Efficient Host-Based Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.994-1006. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2018.2868614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Validation for the Generation of Expressive Movements from End-Effector Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Interactive Intelligent Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3150976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous pattern detection and recognition in stream - a benchmark for online gesture recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehla Ghouaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAPR.2017.085315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural robustness of the gut mucosal microbiota is associated with Crohn's disease remission after surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (6), pp.954-962. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2015-309184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra-intestinal malignancies in inflammatory bowel diseases: An update with emphasis on MDCT and MR imaging features.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S A Faraoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guerrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (9), pp.871-883. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diii.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Recursive Edit Distance Kernels with Application to Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (6), pp.1121-1133. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2014.2333876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486916v12</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de mouvements humains par des méthodes basées apprentissage : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Elastic Inner Vector Spaces with Application in Time Series and Sequence Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (9), pp.2024-2035. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2012.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LNA: Fast Protein Classification Using A Laplacian Characterization of Tertiary Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 Issue: 5, pp.1451 - 1458. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCBB.2012.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Warp Edit Distance with Stiffness Adjustment for Time Series Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.306-318. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2008.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135473v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding up Simplification of Polygonal Curves using Nested Approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-008-0133-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171706v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1-convergence of smoothing densities in non parametric state space models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.311-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation vague des contraintes structurelles pour la RI dans des corpus de documents XML ; Evaluation d'une méthode approchée de RI structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, ISSN 1279-5127 (1/2007,), pp.63-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Grid Bootstrap for Stationary Markov Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136 (10), pp. 3319-3338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAN You Hear the Truth? Audio Deepfake Detection with Kolmogorov-Arnold Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy. pp.561-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging SSL Speech Features and Mamba for Enhanced DeepFake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam (NL), Netherlands. pp.5323--5327, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level SSL Feature Gating for Audio Deepfake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2025 - ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Dublin (IR), Ireland. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746027.3754568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Sentences from Written French into LSF Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA Adjunct '25: ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin Germany, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3742886.3756725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de corpus par approche générative et impact sur les modèles de reconnaissance d'entités nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoofed Speech Detection with a Focus on Speaker Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des plongements lexicaux pour l'extraction d'entités nommées en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.94-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signing Avatars - Multimodal Challenges for Text-to-sign Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 17th International Conference on Automatic Face and Gesture Recognition (FG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Waikoloa Beach, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG57933.2023.10042759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Text-To-SL Synthesis System Using 3D Avatar Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing Workshops (ICASSPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSPW59220.2023.10193734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des niveaux de risque pollinique à partir de données historiques multi-sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esso-Ridah Bleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2022 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique d’émotions pour l’optimisation de campagnes d’e-mails en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TextMine '22 - Atelier sur la Fouille de Texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence EGC (Extraction et Gestion des Connaissances) 2022, Jan 2022, Blois, France. pp.67--77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Emotions Analysis for French Email Campaigns Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENTRIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Latent Code Interpolation for Anomalous Behavior Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de la forme et du temps dans les séries temporelles - application à l'authentification de signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude lexicographique de sous-graphes pour l’élaboration de modèles structures à activité – cas de la chimie organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frénod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2019, Metz, France. pp.303-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyse syntaxique de surface et apprentissage supervisé pour la fouille d'opinion ciblée : expérimentations sur des données d'opinion concernant les livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pecore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité d’un couplage entre Word2Vec et une analyse sémantique latente : expérimentation en catégorisation de données textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarité par recouvrement de séquences pour la fouille de données séquentielles et textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.105-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Multilingual Corpora Extracted from the Tenders Electronic Daily for Machine Learning and Machine Translation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Myazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMO&LY (EMOtion and AnomaLY) : A new corpus for anomaly detection in an audiovisual stream with emotional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion Detection in Network Systems Through Hybrid Supervised and Unsupervised Machine Learning Process: A Case Study on the ISCX Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Soheily-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 1st International Conference on Data Intelligence and Security (ICDIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, South Padre Island, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIS.2018.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Five vs. Prosodic Features as Cues to Detect Abnormality in SSPNET-Personality Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Experiments to Detect Anomaly Using Personality Traits vs. Prosodic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hatfield, Hertfordshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Low-Quality Reference Time Series in Stream Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehla Ghouaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Dec 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Expressive End-Effector Trajectories to Expressive Bodily Motions *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computer Animation and Virtual World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2915926.2915941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de synthèse et d'annotation automatique à partir de données capturées pour l'animation faciale expressive en LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Larboulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-F Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (AFIG 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing pattern recognition or labeling in streams of temporal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Evaluation of Percussive Gestures by Ranking Trainees versus Teacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo M Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO'16: 3rd International Symposium On Movement &amp; Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2948910.2948934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-DTW: Exploiting Sparsity in Gesture Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Analytics and Learning on Temporal Data (AALTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEUR Workshop Proceedings, Sep 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyaux temporellement élastiques régularisés et ACP non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la similarité entre phrases grâce à Wikipédia en utilisant une indexation aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Hieu Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle gestuel d'un robot en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w20, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-effectors trajectories: An efficient low-dimensional characterization of affective-expressive body motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xian, China. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2015.7344607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous échantillonnage et machine à noyaux élastiques pour la classification de données de mouvement capturé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 emes journées Extraction et Gestion des Connaissances, EGC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-Sampling coupled to Elastic Kernel Machines for Efficient Recognition of Isolated Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2014, International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995279v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on quantitative comparability measures and their evaluations on synthetic French-English comparable corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiyao Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2014, the 9th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence Similarity by Combining Explicit Semantic Analysis and Overlapping N-Grams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Heu Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brno, Czech Republic. pp.201-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Creation and Perceptual Evaluation of Expressive Theatrical Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Larboulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09767-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-clustering of bilingual datasets as a mean for assisting the construction of thematic bilingual comparable corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiyao Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference, LREC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarités induites par mesure de comparabilité : signification et utilité pour le clustering et l'alignement de textes comparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e conf\'{e}rence sur le Traitement Automatique des Langues Naturelles (TALN'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.515--522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de mouvements humains par des méthodes basées apprentissage : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic Analysis on the Gaussian RKHS hypersphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33460-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Faster Symbolic Aggregate Approximation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding-up the Similarity Search in Time Series Databases by Coupling Dimensionality Reduction Techniques with a Fast-and-dirty Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Semantic Computing (ICSC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pittsburgh, United States. pp.101-104, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2010.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-resolution Approach to Time Series Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Database Engineering and Applications Symposium (IDEAS 2010), August 16-18, 2010, Montreal, Quebec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Quebec, France. pp.136-142, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1866480.1866501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A FASTER SYMBOLIC AGGREGATE APPROXIMATION METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2010 - Fifth International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Athens, Greece. pp.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Aggregate Approximation Method Using Updated Lookup Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems – KES 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cardiff, Walles, United Kingdom. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Retrieval of Time Series Using a Multi-resolution Filter with Multiple Reduced Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Data Mining and Applications - 6th International Conference (ADMA'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Chongqing, China. pp.137-148, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17316-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Symbolic Aggregate Approximation Method Using Updated Lookup Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information and Engineering Systems (KES'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cardiff, Wales, UK, United Kingdom. pp.420-431, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15387-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Curvature and Velocity for Gesture Segmentation and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Revised Selected Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lisboa, Portugal. pp.13-23, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92865-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabu Split and Merge for the Simplification of Polygonal Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States. pp.1322--1327, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2009.5346240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting routing information encoded into backlinks to improve topical crawling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Soft Computing and Pattern Recognition, SOCPAR 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Malacca, Malaysia. pp.659-664, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SoCPaR.2009.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Uniform Data Replication by Density Estimation in Apollonian P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Data Management in Grid and Peer-to-Peer Systems (GLOBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Linz, Austria. pp.60-71, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03715-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search in P2P Triangular Mesh by Space Filling Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Networks (ICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, New Delhi, India. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICON.2008.4772629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Control for Multi-agent Based Topical Crawlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Kaohsiung, Taiwan. pp.133-137, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2008.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prolonged Multi-Resolution Edit Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dutch-Belgian Information Retrieval workshop, DIR-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Human Motion, Based on the Reduction of Multidimensional Captured Data - Application to Hand Gesture Compression, Segmentation and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(AMDO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Port d'Andratx, Spain. pp.72-81, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70517-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extended Edit Distance Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Content-Based Multimedia Indexing, CBMI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, london, United Kingdom. pp.242 - 248, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2008.4564953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Edit Distance Using Frequencies of Common Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Database and Expert Systems Applications (DEXA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.150 - 157, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85654-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Distance d'Édition Etendue Multi Résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Fouille de Données Temporelles, de la conférence Extraction et Gestion des Connaissances (EGC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France. pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-resolution extended edit distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Scalable information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vico Equense, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Replication Strategy in Unstructured Peer-to-Peer Networks Using Thematic Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.697-702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path Query Routing in Unstructured Peer-to-Peer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2007 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, RENNES, France. pp.479-488, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning for the Control of Dynamical Motion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Intelligent Systems Design and Applications (ISDA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio, Brazil. pp.454-459, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2007.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective method for finding best entry points in semi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual ACM Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.851 - 852, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1277741.1277941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRIUS XML IR System at INEX 2006: Approximate Matching of Structure and Textual Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX: Initiative for the Evaluation of XML Retrieval (INEX 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dagstuhl, Germany. pp.185-199, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73888-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multiresolution and Dedicated Elastic Matching in Linear Time Complexity for Times Series Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems Design and Applications (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Jinan, Shandong, China. pp.700 - 706, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2006.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonnage adaptatif et classification supervisée de séries temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Fouille de Données Temporelles de la conférence Extraction, Gestion des Connaissances 2006 (EGC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Naive Bayes Model for Semi-Structured Document Categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Popovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Multidisciplinary Information Sciences and Technologies InSciT2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Merida, Spain. http://www.instac.es/inscit2006/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Classification of Speaker Profiles as a Point Anomaly Detection Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Learning with Imbalanced Domains: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. , 74, pp.152-163, Proceedings of Machine Learning Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott : A method for representing graphs as rooted trees for graph canonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frenod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.578-590, 2019, Studies in Computational Intelligence Series, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Down-Sampling and Dimension Reduction in Time Elastic Kernel Machines for Efficient Recognition of Isolated Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillet, Fabrice and Pinaud, Bruno and Venturini, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management: volume 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume (665), Springer International Publishing, pp.39 - 59, 2016, Studies in Computational Intelligence, 978-3-319-45763-5. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45763-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the Animation of Expressive Virtual Characters: The Standpoint of Sign Language and Theatrical Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracts in Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25739-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Motor Theory of Sign Language Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Efthimiou, Eleni and Kouroupetroglou, Georgios and Fotinea, Stavroula-Evita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Sign Language in Human-Computer Interaction and Embodied Communication, LNCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.Vol. 7206, 161-172, 2012, (LNCS) Lecture Notes in Computer Science, 978-3-642-34181-6. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34182-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Sampling of Motion Trajectories for Discrete Task-bases Analysis and Synthesis of Gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Gibet; Nicolas Courty; Jean-François Kamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture in Human-Computer Interaction and Simulation, 6th International Gesture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science (3881), Springer-Verlag Berlin Heidelberg, pp.224 - 235, 2006, GW 2005, 978-3-540-32624-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Elastic Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.1-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WikiNER-fr-gold: A Gold-Standard NER Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756897v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical Forms for General Graphs Using Rooted Trees - Correctness and Complexity Study of the SCOTT Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frénod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the separation of shape and temporal patterns in time series -Application to signature authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Covering Similarity for Symbolic Sequence Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689286v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Isolation Forest - Application to Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Soheily-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection in network systems through hybrid supervised and unsupervised mining process - a detailed case study on the ISCX benchmark dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Soheily-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Times series averaging from a probabilistic interpretation of time-elastic kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155134v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting a comparability mapping to improve bi-lingual data categorization: a three-mode data analysis perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiyao Ke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958730v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Time Elastic Vector Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556007v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised tracking and correction of inconsistencies in RDF data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Random Apollonian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375016v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral Walk on Triangular Meshes : Adaptive Replication in Data P2P Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Warp Edit Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258669v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution Approximation of Polygonal Curves in Linear Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of inconsistencies in RDF data sets and their correction at ontological level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-François Marteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-francois-marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3963-8795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033981124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual data augmentation using generative approaches - Impact on named entity recognition tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156, pp.102403. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2024.102403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen risk levels prediction from multi-source historical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esso-Ridah Bleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.article n°102146. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2023.102146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Partitioning Forest for Point-Wise and Collective Anomaly Detection - Application to Network Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.2157-2172. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2021.3050605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Times series averaging and denoising from a probabilistic perspective on time-elastic kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.375-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401072v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsification of the Alignment Path Search Space in Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Soheily-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.630 - 640. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2019.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Road Segments Using Kernelized Averaging of GPS Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (13), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9132736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Covering for Efficient Host-Based Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.994-1006. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2018.2868614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Validation for the Generation of Expressive Movements from End-Effector Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Interactive Intelligent Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3150976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous pattern detection and recognition in stream - a benchmark for online gesture recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehla Ghouaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAPR.2017.085315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural robustness of the gut mucosal microbiota is associated with Crohn's disease remission after surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (6), pp.954-962. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2015-309184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra-intestinal malignancies in inflammatory bowel diseases: An update with emphasis on MDCT and MR imaging features.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S A Faraoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guerrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (9), pp.871-883. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diii.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Recursive Edit Distance Kernels with Application to Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (6), pp.1121-1133. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2014.2333876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486916v12</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de mouvements humains par des méthodes basées apprentissage : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Elastic Inner Vector Spaces with Application in Time Series and Sequence Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (9), pp.2024-2035. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2012.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LNA: Fast Protein Classification Using A Laplacian Characterization of Tertiary Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 Issue: 5, pp.1451 - 1458. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCBB.2012.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Warp Edit Distance with Stiffness Adjustment for Time Series Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.306-318. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2008.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135473v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding up Simplification of Polygonal Curves using Nested Approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-008-0133-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171706v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1-convergence of smoothing densities in non parametric state space models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.311-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation vague des contraintes structurelles pour la RI dans des corpus de documents XML ; Evaluation d'une méthode approchée de RI structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, ISSN 1279-5127 (1/2007,), pp.63-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Grid Bootstrap for Stationary Markov Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136 (10), pp. 3319-3338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging SSL Speech Features and Mamba for Enhanced DeepFake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam (NL), Netherlands. pp.5323--5327, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level SSL Feature Gating for Audio Deepfake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2025 - ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Dublin (IR), Ireland. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746027.3754568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Sentences from Written French into LSF Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA Adjunct '25: ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin Germany, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3742886.3756725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAN You Hear the Truth? Audio Deepfake Detection with Kolmogorov-Arnold Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy. pp.561-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de corpus par approche générative et impact sur les modèles de reconnaissance d'entités nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoofed Speech Detection with a Focus on Speaker Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signing Avatars - Multimodal Challenges for Text-to-sign Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 17th International Conference on Automatic Face and Gesture Recognition (FG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Waikoloa Beach, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG57933.2023.10042759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Text-To-SL Synthesis System Using 3D Avatar Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing Workshops (ICASSPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSPW59220.2023.10193734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des plongements lexicaux pour l'extraction d'entités nommées en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.94-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des niveaux de risque pollinique à partir de données historiques multi-sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esso-Ridah Bleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2022 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique d’émotions pour l’optimisation de campagnes d’e-mails en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TextMine '22 - Atelier sur la Fouille de Texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence EGC (Extraction et Gestion des Connaissances) 2022, Jan 2022, Blois, France. pp.67--77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Emotions Analysis for French Email Campaigns Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENTRIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Latent Code Interpolation for Anomalous Behavior Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de la forme et du temps dans les séries temporelles - application à l'authentification de signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyse syntaxique de surface et apprentissage supervisé pour la fouille d'opinion ciblée : expérimentations sur des données d'opinion concernant les livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pecore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude lexicographique de sous-graphes pour l’élaboration de modèles structures à activité – cas de la chimie organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frénod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2019, Metz, France. pp.303-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité d’un couplage entre Word2Vec et une analyse sémantique latente : expérimentation en catégorisation de données textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarité par recouvrement de séquences pour la fouille de données séquentielles et textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.105-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Multilingual Corpora Extracted from the Tenders Electronic Daily for Machine Learning and Machine Translation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Myazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMO&LY (EMOtion and AnomaLY) : A new corpus for anomaly detection in an audiovisual stream with emotional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion Detection in Network Systems Through Hybrid Supervised and Unsupervised Machine Learning Process: A Case Study on the ISCX Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Soheily-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 1st International Conference on Data Intelligence and Security (ICDIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, South Padre Island, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIS.2018.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Experiments to Detect Anomaly Using Personality Traits vs. Prosodic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hatfield, Hertfordshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Five vs. Prosodic Features as Cues to Detect Abnormality in SSPNET-Personality Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Low-Quality Reference Time Series in Stream Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehla Ghouaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Dec 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Expressive End-Effector Trajectories to Expressive Bodily Motions *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computer Animation and Virtual World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2915926.2915941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing pattern recognition or labeling in streams of temporal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de synthèse et d'annotation automatique à partir de données capturées pour l'animation faciale expressive en LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Larboulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-F Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (AFIG 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Evaluation of Percussive Gestures by Ranking Trainees versus Teacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo M Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO'16: 3rd International Symposium On Movement &amp; Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2948910.2948934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la similarité entre phrases grâce à Wikipédia en utilisant une indexation aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Hieu Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyaux temporellement élastiques régularisés et ACP non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle gestuel d'un robot en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w20, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-effectors trajectories: An efficient low-dimensional characterization of affective-expressive body motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xian, China. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2015.7344607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-DTW: Exploiting Sparsity in Gesture Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Analytics and Learning on Temporal Data (AALTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEUR Workshop Proceedings, Sep 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-Sampling coupled to Elastic Kernel Machines for Efficient Recognition of Isolated Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2014, International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995279v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on quantitative comparability measures and their evaluations on synthetic French-English comparable corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiyao Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2014, the 9th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Creation and Perceptual Evaluation of Expressive Theatrical Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Larboulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09767-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence Similarity by Combining Explicit Semantic Analysis and Overlapping N-Grams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Heu Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brno, Czech Republic. pp.201-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-clustering of bilingual datasets as a mean for assisting the construction of thematic bilingual comparable corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiyao Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference, LREC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous échantillonnage et machine à noyaux élastiques pour la classification de données de mouvement capturé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 emes journées Extraction et Gestion des Connaissances, EGC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarités induites par mesure de comparabilité : signification et utilité pour le clustering et l'alignement de textes comparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e conf\'{e}rence sur le Traitement Automatique des Langues Naturelles (TALN'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.515--522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de mouvements humains par des méthodes basées apprentissage : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic Analysis on the Gaussian RKHS hypersphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33460-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-resolution Approach to Time Series Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Database Engineering and Applications Symposium (IDEAS 2010), August 16-18, 2010, Montreal, Quebec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Quebec, France. pp.136-142, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1866480.1866501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Faster Symbolic Aggregate Approximation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding-up the Similarity Search in Time Series Databases by Coupling Dimensionality Reduction Techniques with a Fast-and-dirty Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Semantic Computing (ICSC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pittsburgh, United States. pp.101-104, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2010.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A FASTER SYMBOLIC AGGREGATE APPROXIMATION METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2010 - Fifth International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Athens, Greece. pp.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Aggregate Approximation Method Using Updated Lookup Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems – KES 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cardiff, Walles, United Kingdom. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Retrieval of Time Series Using a Multi-resolution Filter with Multiple Reduced Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Data Mining and Applications - 6th International Conference (ADMA'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Chongqing, China. pp.137-148, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17316-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Symbolic Aggregate Approximation Method Using Updated Lookup Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information and Engineering Systems (KES'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cardiff, Wales, UK, United Kingdom. pp.420-431, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15387-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Curvature and Velocity for Gesture Segmentation and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Revised Selected Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lisboa, Portugal. pp.13-23, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92865-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabu Split and Merge for the Simplification of Polygonal Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States. pp.1322--1327, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2009.5346240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting routing information encoded into backlinks to improve topical crawling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Soft Computing and Pattern Recognition, SOCPAR 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Malacca, Malaysia. pp.659-664, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SoCPaR.2009.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Uniform Data Replication by Density Estimation in Apollonian P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Data Management in Grid and Peer-to-Peer Systems (GLOBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Linz, Austria. pp.60-71, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03715-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Control for Multi-agent Based Topical Crawlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Kaohsiung, Taiwan. pp.133-137, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2008.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search in P2P Triangular Mesh by Space Filling Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Networks (ICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, New Delhi, India. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICON.2008.4772629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prolonged Multi-Resolution Edit Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dutch-Belgian Information Retrieval workshop, DIR-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extended Edit Distance Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Content-Based Multimedia Indexing, CBMI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, london, United Kingdom. pp.242 - 248, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2008.4564953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Human Motion, Based on the Reduction of Multidimensional Captured Data - Application to Hand Gesture Compression, Segmentation and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(AMDO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Port d'Andratx, Spain. pp.72-81, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70517-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Edit Distance Using Frequencies of Common Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Database and Expert Systems Applications (DEXA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.150 - 157, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85654-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Distance d'Édition Etendue Multi Résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Fouille de Données Temporelles, de la conférence Extraction et Gestion des Connaissances (EGC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France. pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-resolution extended edit distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Scalable information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vico Equense, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path Query Routing in Unstructured Peer-to-Peer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2007 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, RENNES, France. pp.479-488, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning for the Control of Dynamical Motion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Intelligent Systems Design and Applications (ISDA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio, Brazil. pp.454-459, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2007.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective method for finding best entry points in semi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual ACM Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.851 - 852, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1277741.1277941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRIUS XML IR System at INEX 2006: Approximate Matching of Structure and Textual Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX: Initiative for the Evaluation of XML Retrieval (INEX 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dagstuhl, Germany. pp.185-199, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73888-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Replication Strategy in Unstructured Peer-to-Peer Networks Using Thematic Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.697-702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multiresolution and Dedicated Elastic Matching in Linear Time Complexity for Times Series Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems Design and Applications (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Jinan, Shandong, China. pp.700 - 706, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2006.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonnage adaptatif et classification supervisée de séries temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Fouille de Données Temporelles de la conférence Extraction, Gestion des Connaissances 2006 (EGC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Naive Bayes Model for Semi-Structured Document Categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Popovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Multidisciplinary Information Sciences and Technologies InSciT2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Merida, Spain. http://www.instac.es/inscit2006/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Classification of Speaker Profiles as a Point Anomaly Detection Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Learning with Imbalanced Domains: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. , 74, pp.152-163, Proceedings of Machine Learning Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott : A method for representing graphs as rooted trees for graph canonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frenod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.578-590, 2019, Studies in Computational Intelligence Series, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Down-Sampling and Dimension Reduction in Time Elastic Kernel Machines for Efficient Recognition of Isolated Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillet, Fabrice and Pinaud, Bruno and Venturini, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management: volume 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume (665), Springer International Publishing, pp.39 - 59, 2016, Studies in Computational Intelligence, 978-3-319-45763-5. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45763-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the Animation of Expressive Virtual Characters: The Standpoint of Sign Language and Theatrical Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracts in Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25739-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Motor Theory of Sign Language Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Efthimiou, Eleni and Kouroupetroglou, Georgios and Fotinea, Stavroula-Evita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Sign Language in Human-Computer Interaction and Embodied Communication, LNCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.Vol. 7206, 161-172, 2012, (LNCS) Lecture Notes in Computer Science, 978-3-642-34181-6. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34182-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Sampling of Motion Trajectories for Discrete Task-bases Analysis and Synthesis of Gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Gibet; Nicolas Courty; Jean-François Kamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture in Human-Computer Interaction and Simulation, 6th International Gesture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science (3881), Springer-Verlag Berlin Heidelberg, pp.224 - 235, 2006, GW 2005, 978-3-540-32624-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Elastic Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.1-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WikiNER-fr-gold: A Gold-Standard NER Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756897v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical Forms for General Graphs Using Rooted Trees - Correctness and Complexity Study of the SCOTT Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frénod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the separation of shape and temporal patterns in time series -Application to signature authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Covering Similarity for Symbolic Sequence Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689286v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Isolation Forest - Application to Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Soheily-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection in network systems through hybrid supervised and unsupervised mining process - a detailed case study on the ISCX benchmark dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Soheily-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Times series averaging from a probabilistic interpretation of time-elastic kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155134v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting a comparability mapping to improve bi-lingual data categorization: a three-mode data analysis perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiyao Ke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958730v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Time Elastic Vector Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556007v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised tracking and correction of inconsistencies in RDF data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Random Apollonian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375016v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral Walk on Triangular Meshes : Adaptive Replication in Data P2P Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Warp Edit Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258669v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution Approximation of Polygonal Curves in Linear Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of inconsistencies in RDF data sets and their correction at ontological level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C489F84C"/>
+    <w:nsid w:val="F8CE0773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-francois-marteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3963-8795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033981124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danrun Cao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ahmia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102403" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esso-Ridah Bleza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2023.102146" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882548v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3050605" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Soheily-Khah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.03.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401072v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132736" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653650v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2018.2868614" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno Medrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150976" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehla Ghouaiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAPR.2017.085315" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seksik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tr&#233;ton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-309184" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dohan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Faraoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerrache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudiaf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.02.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486916v12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2014.2333876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbas M&#233;nier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2012.64" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135473v5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2008.76" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171706v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas M&#233;nier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-008-0133-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Popovici" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan My Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guennec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delhay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05240551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1703" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05286973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3754568" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reverdy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756725" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04616779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042759" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448987v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193734" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614274v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03058296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Durand de Gevigney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bloyet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pecore" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999965v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fayet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIS.2018.00043" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435197v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367822v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno-Medrano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2915926.2915941" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Larboulette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-F Marteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403948v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367819v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948934" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205740v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111658v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hieu Vu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344607" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995279v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Reverdy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyao Ke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066170v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Heu Vu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165575v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995297v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33460-3_25" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Marwan Muhammad Fuad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509243v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2010.34" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689941v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866480.1866501" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690016v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493607v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17316-5_13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15387-7_46" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492900v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2009.5346240" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502367v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mouton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoCPaR.2009.129" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03715-3_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2008.4772629" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2008.111" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502849v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2008.4564953" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493032v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85654-2_18" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VS3MP62P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493611v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493039v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497575v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497568v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492829v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2007.27" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492979v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277741.1277941" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493614v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492960v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2006.84" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493612v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631385v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frenod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_48" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367757v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25739-6_8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Duarte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_15" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588044v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756897v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495229v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373531v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689286v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520720v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155134v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958730v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556007v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593579v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen P&#233;ron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raimbault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375016v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282050v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258669v5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144451v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635854v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-francois-marteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3963-8795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033981124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danrun Cao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ahmia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102403" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esso-Ridah Bleza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2023.102146" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882548v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3050605" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401072v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Soheily-Khah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.03.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132736" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653650v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2018.2868614" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno Medrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150976" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehla Ghouaiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAPR.2017.085315" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seksik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tr&#233;ton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-309184" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dohan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Faraoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerrache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudiaf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.02.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486916v12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2014.2333876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbas M&#233;nier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2012.64" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135473v5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2008.76" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171706v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas M&#233;nier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-008-0133-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Popovici" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05240551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan My Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guennec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delhay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1703" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05286973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3754568" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reverdy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756725" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04616779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042759" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448987v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193734" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614274v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03058296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Durand de Gevigney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pecore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bloyet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999965v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fayet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIS.2018.00043" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435197v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367822v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno-Medrano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2915926.2915941" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Larboulette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-F Marteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367819v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948934" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hieu Vu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367814v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344607" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205740v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995279v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Reverdy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyao Ke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_14" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066170v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Heu Vu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003033v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33460-3_25" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689941v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Marwan Muhammad Fuad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866480.1866501" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509243v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2010.34" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690016v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493607v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17316-5_13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15387-7_46" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492900v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2009.5346240" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502367v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mouton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoCPaR.2009.129" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03715-3_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497450v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2008.111" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2008.4772629" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175552v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2008.4564953" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502849v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493032v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85654-2_18" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VS3MP62P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493611v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493039v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2007.27" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492979v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277741.1277941" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493614v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497575v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492960v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2006.84" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493612v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631385v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frenod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_48" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367757v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25739-6_8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Duarte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_15" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588044v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756897v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495229v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373531v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689286v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520720v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155134v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958730v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556007v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593579v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen P&#233;ron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raimbault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375016v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282050v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258669v5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144451v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635854v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>