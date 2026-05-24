--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-François Marteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-francois-marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3963-8795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033981124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual data augmentation using generative approaches - Impact on named entity recognition tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156, pp.102403. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2024.102403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen risk levels prediction from multi-source historical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esso-Ridah Bleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.article n°102146. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2023.102146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Partitioning Forest for Point-Wise and Collective Anomaly Detection - Application to Network Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.2157-2172. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2021.3050605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Times series averaging and denoising from a probabilistic perspective on time-elastic kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.375-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401072v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsification of the Alignment Path Search Space in Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Soheily-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.630 - 640. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2019.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Road Segments Using Kernelized Averaging of GPS Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (13), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9132736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Covering for Efficient Host-Based Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.994-1006. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2018.2868614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Validation for the Generation of Expressive Movements from End-Effector Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Interactive Intelligent Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3150976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous pattern detection and recognition in stream - a benchmark for online gesture recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehla Ghouaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAPR.2017.085315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural robustness of the gut mucosal microbiota is associated with Crohn's disease remission after surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (6), pp.954-962. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2015-309184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra-intestinal malignancies in inflammatory bowel diseases: An update with emphasis on MDCT and MR imaging features.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S A Faraoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guerrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (9), pp.871-883. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diii.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Recursive Edit Distance Kernels with Application to Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (6), pp.1121-1133. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2014.2333876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486916v12</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de mouvements humains par des méthodes basées apprentissage : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Elastic Inner Vector Spaces with Application in Time Series and Sequence Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (9), pp.2024-2035. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2012.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LNA: Fast Protein Classification Using A Laplacian Characterization of Tertiary Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 Issue: 5, pp.1451 - 1458. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCBB.2012.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Warp Edit Distance with Stiffness Adjustment for Time Series Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.306-318. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2008.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135473v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding up Simplification of Polygonal Curves using Nested Approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-008-0133-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171706v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1-convergence of smoothing densities in non parametric state space models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.311-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation vague des contraintes structurelles pour la RI dans des corpus de documents XML ; Evaluation d'une méthode approchée de RI structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, ISSN 1279-5127 (1/2007,), pp.63-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Grid Bootstrap for Stationary Markov Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136 (10), pp. 3319-3338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging SSL Speech Features and Mamba for Enhanced DeepFake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam (NL), Netherlands. pp.5323--5327, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level SSL Feature Gating for Audio Deepfake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2025 - ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Dublin (IR), Ireland. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746027.3754568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Sentences from Written French into LSF Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA Adjunct '25: ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin Germany, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3742886.3756725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAN You Hear the Truth? Audio Deepfake Detection with Kolmogorov-Arnold Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy. pp.561-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de corpus par approche générative et impact sur les modèles de reconnaissance d'entités nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoofed Speech Detection with a Focus on Speaker Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signing Avatars - Multimodal Challenges for Text-to-sign Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 17th International Conference on Automatic Face and Gesture Recognition (FG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Waikoloa Beach, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG57933.2023.10042759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Text-To-SL Synthesis System Using 3D Avatar Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing Workshops (ICASSPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSPW59220.2023.10193734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des plongements lexicaux pour l'extraction d'entités nommées en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.94-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des niveaux de risque pollinique à partir de données historiques multi-sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esso-Ridah Bleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2022 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique d’émotions pour l’optimisation de campagnes d’e-mails en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TextMine '22 - Atelier sur la Fouille de Texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence EGC (Extraction et Gestion des Connaissances) 2022, Jan 2022, Blois, France. pp.67--77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Emotions Analysis for French Email Campaigns Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENTRIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Latent Code Interpolation for Anomalous Behavior Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de la forme et du temps dans les séries temporelles - application à l'authentification de signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyse syntaxique de surface et apprentissage supervisé pour la fouille d'opinion ciblée : expérimentations sur des données d'opinion concernant les livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pecore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude lexicographique de sous-graphes pour l’élaboration de modèles structures à activité – cas de la chimie organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frénod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2019, Metz, France. pp.303-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité d’un couplage entre Word2Vec et une analyse sémantique latente : expérimentation en catégorisation de données textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarité par recouvrement de séquences pour la fouille de données séquentielles et textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.105-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Multilingual Corpora Extracted from the Tenders Electronic Daily for Machine Learning and Machine Translation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Myazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMO&LY (EMOtion and AnomaLY) : A new corpus for anomaly detection in an audiovisual stream with emotional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion Detection in Network Systems Through Hybrid Supervised and Unsupervised Machine Learning Process: A Case Study on the ISCX Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Soheily-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 1st International Conference on Data Intelligence and Security (ICDIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, South Padre Island, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIS.2018.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Experiments to Detect Anomaly Using Personality Traits vs. Prosodic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hatfield, Hertfordshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Five vs. Prosodic Features as Cues to Detect Abnormality in SSPNET-Personality Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Low-Quality Reference Time Series in Stream Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehla Ghouaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Dec 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Expressive End-Effector Trajectories to Expressive Bodily Motions *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computer Animation and Virtual World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2915926.2915941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing pattern recognition or labeling in streams of temporal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de synthèse et d'annotation automatique à partir de données capturées pour l'animation faciale expressive en LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Larboulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-F Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (AFIG 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Evaluation of Percussive Gestures by Ranking Trainees versus Teacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo M Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO'16: 3rd International Symposium On Movement &amp; Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2948910.2948934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la similarité entre phrases grâce à Wikipédia en utilisant une indexation aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Hieu Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyaux temporellement élastiques régularisés et ACP non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle gestuel d'un robot en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w20, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-effectors trajectories: An efficient low-dimensional characterization of affective-expressive body motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xian, China. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2015.7344607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-DTW: Exploiting Sparsity in Gesture Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Analytics and Learning on Temporal Data (AALTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEUR Workshop Proceedings, Sep 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-Sampling coupled to Elastic Kernel Machines for Efficient Recognition of Isolated Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2014, International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995279v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on quantitative comparability measures and their evaluations on synthetic French-English comparable corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiyao Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2014, the 9th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Creation and Perceptual Evaluation of Expressive Theatrical Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Larboulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09767-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence Similarity by Combining Explicit Semantic Analysis and Overlapping N-Grams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Heu Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brno, Czech Republic. pp.201-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-clustering of bilingual datasets as a mean for assisting the construction of thematic bilingual comparable corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiyao Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference, LREC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous échantillonnage et machine à noyaux élastiques pour la classification de données de mouvement capturé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 emes journées Extraction et Gestion des Connaissances, EGC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarités induites par mesure de comparabilité : signification et utilité pour le clustering et l'alignement de textes comparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e conf\'{e}rence sur le Traitement Automatique des Langues Naturelles (TALN'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.515--522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de mouvements humains par des méthodes basées apprentissage : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic Analysis on the Gaussian RKHS hypersphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33460-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-resolution Approach to Time Series Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Database Engineering and Applications Symposium (IDEAS 2010), August 16-18, 2010, Montreal, Quebec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Quebec, France. pp.136-142, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1866480.1866501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Faster Symbolic Aggregate Approximation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding-up the Similarity Search in Time Series Databases by Coupling Dimensionality Reduction Techniques with a Fast-and-dirty Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Semantic Computing (ICSC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pittsburgh, United States. pp.101-104, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2010.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A FASTER SYMBOLIC AGGREGATE APPROXIMATION METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2010 - Fifth International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Athens, Greece. pp.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Aggregate Approximation Method Using Updated Lookup Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems – KES 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cardiff, Walles, United Kingdom. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Retrieval of Time Series Using a Multi-resolution Filter with Multiple Reduced Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Data Mining and Applications - 6th International Conference (ADMA'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Chongqing, China. pp.137-148, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17316-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Symbolic Aggregate Approximation Method Using Updated Lookup Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information and Engineering Systems (KES'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cardiff, Wales, UK, United Kingdom. pp.420-431, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15387-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Curvature and Velocity for Gesture Segmentation and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Revised Selected Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lisboa, Portugal. pp.13-23, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92865-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabu Split and Merge for the Simplification of Polygonal Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States. pp.1322--1327, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2009.5346240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting routing information encoded into backlinks to improve topical crawling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Soft Computing and Pattern Recognition, SOCPAR 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Malacca, Malaysia. pp.659-664, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SoCPaR.2009.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Uniform Data Replication by Density Estimation in Apollonian P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Data Management in Grid and Peer-to-Peer Systems (GLOBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Linz, Austria. pp.60-71, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03715-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Control for Multi-agent Based Topical Crawlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Kaohsiung, Taiwan. pp.133-137, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2008.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search in P2P Triangular Mesh by Space Filling Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Networks (ICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, New Delhi, India. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICON.2008.4772629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prolonged Multi-Resolution Edit Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dutch-Belgian Information Retrieval workshop, DIR-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extended Edit Distance Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Content-Based Multimedia Indexing, CBMI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, london, United Kingdom. pp.242 - 248, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2008.4564953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Human Motion, Based on the Reduction of Multidimensional Captured Data - Application to Hand Gesture Compression, Segmentation and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(AMDO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Port d'Andratx, Spain. pp.72-81, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70517-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Edit Distance Using Frequencies of Common Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Database and Expert Systems Applications (DEXA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.150 - 157, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85654-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Distance d'Édition Etendue Multi Résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Fouille de Données Temporelles, de la conférence Extraction et Gestion des Connaissances (EGC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France. pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-resolution extended edit distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Scalable information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vico Equense, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path Query Routing in Unstructured Peer-to-Peer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2007 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, RENNES, France. pp.479-488, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning for the Control of Dynamical Motion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Intelligent Systems Design and Applications (ISDA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio, Brazil. pp.454-459, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2007.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective method for finding best entry points in semi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual ACM Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.851 - 852, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1277741.1277941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRIUS XML IR System at INEX 2006: Approximate Matching of Structure and Textual Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX: Initiative for the Evaluation of XML Retrieval (INEX 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dagstuhl, Germany. pp.185-199, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73888-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Replication Strategy in Unstructured Peer-to-Peer Networks Using Thematic Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.697-702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multiresolution and Dedicated Elastic Matching in Linear Time Complexity for Times Series Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems Design and Applications (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Jinan, Shandong, China. pp.700 - 706, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2006.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonnage adaptatif et classification supervisée de séries temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Fouille de Données Temporelles de la conférence Extraction, Gestion des Connaissances 2006 (EGC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Naive Bayes Model for Semi-Structured Document Categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Popovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Multidisciplinary Information Sciences and Technologies InSciT2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Merida, Spain. http://www.instac.es/inscit2006/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Classification of Speaker Profiles as a Point Anomaly Detection Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Learning with Imbalanced Domains: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. , 74, pp.152-163, Proceedings of Machine Learning Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott : A method for representing graphs as rooted trees for graph canonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frenod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.578-590, 2019, Studies in Computational Intelligence Series, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Down-Sampling and Dimension Reduction in Time Elastic Kernel Machines for Efficient Recognition of Isolated Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillet, Fabrice and Pinaud, Bruno and Venturini, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management: volume 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume (665), Springer International Publishing, pp.39 - 59, 2016, Studies in Computational Intelligence, 978-3-319-45763-5. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45763-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the Animation of Expressive Virtual Characters: The Standpoint of Sign Language and Theatrical Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracts in Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25739-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Motor Theory of Sign Language Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Efthimiou, Eleni and Kouroupetroglou, Georgios and Fotinea, Stavroula-Evita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Sign Language in Human-Computer Interaction and Embodied Communication, LNCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.Vol. 7206, 161-172, 2012, (LNCS) Lecture Notes in Computer Science, 978-3-642-34181-6. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34182-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Sampling of Motion Trajectories for Discrete Task-bases Analysis and Synthesis of Gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Gibet; Nicolas Courty; Jean-François Kamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture in Human-Computer Interaction and Simulation, 6th International Gesture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science (3881), Springer-Verlag Berlin Heidelberg, pp.224 - 235, 2006, GW 2005, 978-3-540-32624-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Elastic Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.1-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WikiNER-fr-gold: A Gold-Standard NER Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756897v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical Forms for General Graphs Using Rooted Trees - Correctness and Complexity Study of the SCOTT Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frénod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the separation of shape and temporal patterns in time series -Application to signature authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Covering Similarity for Symbolic Sequence Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689286v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Isolation Forest - Application to Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Soheily-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection in network systems through hybrid supervised and unsupervised mining process - a detailed case study on the ISCX benchmark dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Soheily-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Times series averaging from a probabilistic interpretation of time-elastic kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155134v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting a comparability mapping to improve bi-lingual data categorization: a three-mode data analysis perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiyao Ke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958730v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Time Elastic Vector Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556007v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised tracking and correction of inconsistencies in RDF data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Random Apollonian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375016v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral Walk on Triangular Meshes : Adaptive Replication in Data P2P Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Warp Edit Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258669v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution Approximation of Polygonal Curves in Linear Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of inconsistencies in RDF data sets and their correction at ontological level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-François Marteau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-francois-marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3963-8795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">033981124</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual data augmentation using generative approaches - Impact on named entity recognition tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156, pp.102403. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2024.102403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen risk levels prediction from multi-source historical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esso-Ridah Bleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.article n°102146. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.datak.2023.102146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Partitioning Forest for Point-Wise and Collective Anomaly Detection - Application to Network Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.2157-2172. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2021.3050605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882548v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Times series averaging and denoising from a probabilistic perspective on time-elastic kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.375-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401072v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparsification of the Alignment Path Search Space in Dynamic Time Warping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Soheily-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.630 - 640. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2019.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Road Segments Using Kernelized Averaging of GPS Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (13), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9132736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Covering for Efficient Host-Based Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.994-1006. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2018.2868614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Validation for the Generation of Expressive Movements from End-Effector Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Interactive Intelligent Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3150976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous pattern detection and recognition in stream - a benchmark for online gesture recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehla Ghouaiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJAPR.2017.085315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural robustness of the gut mucosal microbiota is associated with Crohn's disease remission after surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Seksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Allez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Tréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (6), pp.954-962. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/gutjnl-2015-309184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extra-intestinal malignancies in inflammatory bowel diseases: An update with emphasis on MDCT and MR imaging features.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S A Faraoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Guerrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boudiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (9), pp.871-883. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diii.2015.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Recursive Edit Distance Kernels with Application to Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (6), pp.1121-1133. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2014.2333876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486916v12</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de mouvements humains par des méthodes basées apprentissage : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Elastic Inner Vector Spaces with Application in Time Series and Sequence Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (9), pp.2024-2035. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2012.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LNA: Fast Protein Classification Using A Laplacian Characterization of Tertiary Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 Issue: 5, pp.1451 - 1458. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCBB.2012.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Warp Edit Distance with Stiffness Adjustment for Time Series Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.306-318. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2008.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135473v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding up Simplification of Polygonal Curves using Nested Approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-008-0133-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171706v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1-convergence of smoothing densities in non parametric state space models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ailliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Inference for Stochastic Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.311-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation vague des contraintes structurelles pour la RI dans des corpus de documents XML ; Evaluation d'une méthode approchée de RI structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, ISSN 1279-5127 (1/2007,), pp.63-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Grid Bootstrap for Stationary Markov Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136 (10), pp. 3319-3338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAN You Hear the Truth? Audio Deepfake Detection with Kolmogorov-Arnold Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURASIP, Sep 2025, Palerme, Italy. pp.561-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level SSL Feature Gating for Audio Deepfake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM 2025 - ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2025, Dublin (IR), Ireland. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746027.3754568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging SSL Speech Features and Mamba for Enhanced DeepFake Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2025, Rotterdam (NL), Netherlands. pp.5323--5327, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Sentences from Written French into LSF Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVA Adjunct '25: ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin Germany, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3742886.3756725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoofed Speech Detection with a Focus on Speaker Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoan My Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghilas Sini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement de corpus par approche générative et impact sur les modèles de reconnaissance d'entités nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC'2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative des plongements lexicaux pour l'extraction d'entités nommées en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.94-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signing Avatars - Multimodal Challenges for Text-to-sign Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 17th International Conference on Automatic Face and Gesture Recognition (FG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Waikoloa Beach, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FG57933.2023.10042759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Text-To-SL Synthesis System Using 3D Avatar Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing Workshops (ICASSPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSPW59220.2023.10193734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des niveaux de risque pollinique à partir de données historiques multi-sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esso-Ridah Bleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2022 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique d’émotions pour l’optimisation de campagnes d’e-mails en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TextMine '22 - Atelier sur la Fouille de Texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence EGC (Extraction et Gestion des Connaissances) 2022, Jan 2022, Blois, France. pp.67--77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Emotions Analysis for French Email Campaigns Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENTRIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation de la forme et du temps dans les séries temporelles - application à l'authentification de signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Latent Code Interpolation for Anomalous Behavior Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Durand de Gevigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2020 - International Conference on Systems, Man, and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toronto / Virtual, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyse syntaxique de surface et apprentissage supervisé pour la fouille d'opinion ciblée : expérimentations sur des données d'opinion concernant les livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Pecore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude lexicographique de sous-graphes pour l’élaboration de modèles structures à activité – cas de la chimie organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frénod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2019, Metz, France. pp.303-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité d’un couplage entre Word2Vec et une analyse sémantique latente : expérimentation en catégorisation de données textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.129-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarité par recouvrement de séquences pour la fouille de données séquentielles et textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.105-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Multilingual Corpora Extracted from the Tenders Electronic Daily for Machine Learning and Machine Translation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Myazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMO&LY (EMOtion and AnomaLY) : A new corpus for anomaly detection in an audiovisual stream with emotional context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion Detection in Network Systems Through Hybrid Supervised and Unsupervised Machine Learning Process: A Case Study on the ISCX Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Soheily-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 1st International Conference on Data Intelligence and Security (ICDIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, South Padre Island, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIS.2018.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Five vs. Prosodic Features as Cues to Detect Abnormality in SSPNET-Personality Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Experiments to Detect Anomaly Using Personality Traits vs. Prosodic Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Hatfield, Hertfordshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Expressive End-Effector Trajectories to Expressive Bodily Motions *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computer Animation and Virtual World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2915926.2915941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Low-Quality Reference Time Series in Stream Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nehla Ghouaiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAPR, Dec 2016, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing pattern recognition or labeling in streams of temporal data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECML/PKDD Workshop on Advanced Analytics and Learning on Temporal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de synthèse et d'annotation automatique à partir de données capturées pour l'animation faciale expressive en LSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Larboulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-F Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (AFIG 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Evaluation of Percussive Gestures by Ranking Trainees versus Teacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Marandola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo M Wanderley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO'16: 3rd International Symposium On Movement &amp; Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2948910.2948934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-DTW: Exploiting Sparsity in Gesture Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Analytics and Learning on Temporal Data (AALTD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEUR Workshop Proceedings, Sep 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyaux temporellement élastiques régularisés et ACP non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la similarité entre phrases grâce à Wikipédia en utilisant une indexation aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Hieu Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle gestuel d'un robot en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w20, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-effectors trajectories: An efficient low-dimensional characterization of affective-expressive body motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xian, China. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2015.7344607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous échantillonnage et machine à noyaux élastiques pour la classification de données de mouvement capturé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 emes journées Extraction et Gestion des Connaissances, EGC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-Sampling coupled to Elastic Kernel Machines for Efficient Recognition of Isolated Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2014, International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995279v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations on quantitative comparability measures and their evaluations on synthetic French-English comparable corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiyao Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2014, the 9th edition of the Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Creation and Perceptual Evaluation of Expressive Theatrical Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Larboulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09767-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence Similarity by Combining Explicit Semantic Analysis and Overlapping N-Grams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai-Heu Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Villaneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text, Speech and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Brno, Czech Republic. pp.201-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-clustering of bilingual datasets as a mean for assisting the construction of thematic bilingual comparable corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiyao Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th edition of the Language Resources and Evaluation Conference, LREC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarités induites par mesure de comparabilité : signification et utilité pour le clustering et l'alignement de textes comparables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e conf\'{e}rence sur le Traitement Automatique des Langues Naturelles (TALN'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.515--522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de mouvements humains par des méthodes basées apprentissage : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic Analysis on the Gaussian RKHS hypersphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33460-3_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-resolution Approach to Time Series Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Database Engineering and Applications Symposium (IDEAS 2010), August 16-18, 2010, Montreal, Quebec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Quebec, France. pp.136-142, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1866480.1866501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Faster Symbolic Aggregate Approximation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding-up the Similarity Search in Time Series Databases by Coupling Dimensionality Reduction Techniques with a Fast-and-dirty Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Semantic Computing (ICSC2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pittsburgh, United States. pp.101-104, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC.2010.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS A FASTER SYMBOLIC AGGREGATE APPROXIMATION METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSOFT 2010 - Fifth International Conference on Software and Data Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Athens, Greece. pp.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Retrieval of Time Series Using a Multi-resolution Filter with Multiple Reduced Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Data Mining and Applications - 6th International Conference (ADMA'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Chongqing, China. pp.137-148, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17316-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Aggregate Approximation Method Using Updated Lookup Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems – KES 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cardiff, Walles, United Kingdom. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Symbolic Aggregate Approximation Method Using Updated Lookup Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based and Intelligent Information and Engineering Systems (KES'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cardiff, Wales, UK, United Kingdom. pp.420-431, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15387-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of Curvature and Velocity for Gesture Segmentation and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Revised Selected Papers)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lisboa, Portugal. pp.13-23, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-92865-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabu Split and Merge for the Simplification of Polygonal Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San Antonio, Texas, United States. pp.1322--1327, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2009.5346240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting routing information encoded into backlinks to improve topical crawling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Soft Computing and Pattern Recognition, SOCPAR 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Malacca, Malaysia. pp.659-664, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SoCPaR.2009.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Uniform Data Replication by Density Estimation in Apollonian P2P Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Data Management in Grid and Peer-to-Peer Systems (GLOBE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Linz, Austria. pp.60-71, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03715-3_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Control for Multi-agent Based Topical Crawlers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Kaohsiung, Taiwan. pp.133-137, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2008.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Prolonged Multi-Resolution Edit Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dutch-Belgian Information Retrieval workshop, DIR-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Netherlands. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search in P2P Triangular Mesh by Space Filling Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Networks (ICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, New Delhi, India. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICON.2008.4772629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Human Motion, Based on the Reduction of Multidimensional Captured Data - Application to Hand Gesture Compression, Segmentation and Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(AMDO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Port d'Andratx, Spain. pp.72-81, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70517-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Extended Edit Distance Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Content-Based Multimedia Indexing, CBMI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, london, United Kingdom. pp.242 - 248, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CBMI.2008.4564953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Edit Distance Using Frequencies of Common Characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Database and Expert Systems Applications (DEXA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.150 - 157, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85654-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-resolution extended edit distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Scalable information systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vico Equense, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Distance d'Édition Etendue Multi Résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Fouille de Données Temporelles, de la conférence Extraction et Gestion des Connaissances (EGC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France. pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Replication Strategy in Unstructured Peer-to-Peer Networks Using Thematic Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Intelligent Systems Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio de Janeiro, Brazil. pp.697-702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning for the Control of Dynamical Motion Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Intelligent Systems Design and Applications (ISDA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Rio, Brazil. pp.454-459, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2007.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path Query Routing in Unstructured Peer-to-Peer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2007 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, RENNES, France. pp.479-488, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74466-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective method for finding best entry points in semi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual ACM Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Amsterdam, Netherlands. pp.851 - 852, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1277741.1277941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRIUS XML IR System at INEX 2006: Approximate Matching of Structure and Textual Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Popovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INEX: Initiative for the Evaluation of XML Retrieval (INEX 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dagstuhl, Germany. pp.185-199, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73888-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multiresolution and Dedicated Elastic Matching in Linear Time Complexity for Times Series Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Systems Design and Applications (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Jinan, Shandong, China. pp.700 - 706, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2006.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonnage adaptatif et classification supervisée de séries temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Marwan Muhammad Fuad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Fouille de Données Temporelles de la conférence Extraction, Gestion des Connaissances 2006 (EGC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Naive Bayes Model for Semi-Structured Document Categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Popovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Multidisciplinary Information Sciences and Technologies InSciT2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Merida, Spain. http://www.instac.es/inscit2006/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Classification of Speaker Profiles as a Point Anomaly Detection Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delhay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Learning with Imbalanced Domains: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Skopje, Macedonia. , 74, pp.152-163, Proceedings of Machine Learning Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott : A method for representing graphs as rooted trees for graph canonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frenod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.578-590, 2019, Studies in Computational Intelligence Series, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Down-Sampling and Dimension Reduction in Time Elastic Kernel Machines for Efficient Recognition of Isolated Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reverdy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillet, Fabrice and Pinaud, Bruno and Venturini, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management: volume 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume (665), Springer International Publishing, pp.39 - 59, 2016, Studies in Computational Intelligence, 978-3-319-45763-5. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45763-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the Animation of Expressive Virtual Characters: The Standpoint of Sign Language and Theatrical Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracts in Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25739-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Motor Theory of Sign Language Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Efthimiou, Eleni and Kouroupetroglou, Georgios and Fotinea, Stavroula-Evita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture and Sign Language in Human-Computer Interaction and Embodied Communication, LNCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.Vol. 7206, 161-172, 2012, (LNCS) Lecture Notes in Computer Science, 978-3-642-34181-6. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-34182-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Sampling of Motion Trajectories for Discrete Task-bases Analysis and Synthesis of Gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gibet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Gibet; Nicolas Courty; Jean-François Kamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture in Human-Computer Interaction and Simulation, 6th International Gesture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lecture Notes in Computer Science (3881), Springer-Verlag Berlin Heidelberg, pp.224 - 235, 2006, GW 2005, 978-3-540-32624-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Elastic Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.1-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WikiNER-fr-gold: A Gold-Standard NER Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756897v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical Forms for General Graphs Using Rooted Trees - Correctness and Complexity Study of the SCOTT Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bloyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Frénod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the separation of shape and temporal patterns in time series -Application to signature authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Covering Similarity for Symbolic Sequence Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689286v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection in network systems through hybrid supervised and unsupervised mining process - a detailed case study on the ISCX benchmark dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Soheily-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Isolation Forest - Application to Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Soheily-Khah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Times series averaging from a probabilistic interpretation of time-elastic kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155134v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting a comparability mapping to improve bi-lingual data categorization: a three-mode data analysis perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiyao Ke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958730v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete Time Elastic Vector Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556007v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised tracking and correction of inconsistencies in RDF data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Random Apollonian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375016v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiral Walk on Triangular Meshes : Adaptive Replication in Data P2P Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Warp Edit Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258669v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiresolution Approximation of Polygonal Curves in Linear Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of inconsistencies in RDF data sets and their correction at ontological level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ménier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00635854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8CE0773"/>
+    <w:nsid w:val="6C1D8152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-francois-marteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3963-8795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033981124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danrun Cao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ahmia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102403" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esso-Ridah Bleza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2023.102146" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882548v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3050605" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401072v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Soheily-Khah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.03.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132736" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653650v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2018.2868614" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno Medrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150976" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehla Ghouaiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAPR.2017.085315" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seksik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tr&#233;ton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-309184" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dohan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Faraoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerrache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudiaf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.02.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486916v12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2014.2333876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbas M&#233;nier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2012.64" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135473v5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2008.76" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171706v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas M&#233;nier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-008-0133-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Popovici" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05240551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan My Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guennec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delhay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1703" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05286973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3754568" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reverdy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756725" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04616779v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042759" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448987v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193734" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614274v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03058296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Durand de Gevigney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865030v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pecore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bloyet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999965v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fayet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIS.2018.00043" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583539v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435197v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367822v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno-Medrano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2915926.2915941" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Larboulette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-F Marteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367819v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948934" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hieu Vu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111658v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367814v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344607" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205740v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995279v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Reverdy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyao Ke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_14" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066170v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Heu Vu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995297v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003033v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33460-3_25" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689941v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Marwan Muhammad Fuad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866480.1866501" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509243v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2010.34" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690016v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493607v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17316-5_13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15387-7_46" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492900v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2009.5346240" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502367v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mouton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoCPaR.2009.129" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03715-3_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497450v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2008.111" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2008.4772629" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493610v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175552v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2008.4564953" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502849v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493032v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85654-2_18" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VS3MP62P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493611v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493039v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2007.27" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492979v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277741.1277941" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493614v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497575v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492960v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2006.84" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493612v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631385v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frenod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_48" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367757v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25739-6_8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Duarte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_15" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588044v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756897v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495229v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373531v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689286v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520720v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155134v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958730v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556007v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593579v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen P&#233;ron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raimbault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375016v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282050v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258669v5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144451v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635854v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-francois-marteau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3963-8795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033981124" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danrun Cao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;chet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ahmia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102403" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051618v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esso-Ridah Bleza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2023.102146" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882548v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2021.3050605" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401072v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Soheily-Khah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.03.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132736" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653650v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2018.2868614" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno Medrano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150976" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehla Ghouaiel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAPR.2017.085315" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seksik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Tr&#233;ton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-309184" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dohan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Faraoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guerrache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudiaf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.02.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486916v12" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2014.2333876" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbas M&#233;nier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2012.131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2012.64" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135473v5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2008.76" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171706v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas M&#233;nier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-008-0133-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Popovici" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492404v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan My Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guennec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delhay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05286973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746027.3754568" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05240551v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1703" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reverdy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756725" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04616779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613583v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042759" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448987v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193734" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614274v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blandin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Villaneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865030v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03058296v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Durand de Gevigney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468734v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pecore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bloyet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999965v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685055v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fayet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIS.2018.00043" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583539v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno-Medrano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2915926.2915941" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435197v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Larboulette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-F Marteau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367819v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948934" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205740v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111658v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Hieu Vu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344607" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995279v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Reverdy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995294v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiyao Ke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_14" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066170v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Heu Vu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995297v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913056v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33460-3_25" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689941v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Marwan Muhammad Fuad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1866480.1866501" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493609v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509243v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC.2010.34" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690016v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17316-5_13" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493607v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15387-7_46" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492900v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2009.5346240" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502367v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mouton" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoCPaR.2009.129" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497906v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03715-3_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497450v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2008.111" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497607v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2008.4772629" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502849v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2008.4564953" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493032v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85654-2_18" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VS3MP62P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493039v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493611v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497575v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492829v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2007.27" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497568v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74466-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492979v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1277741.1277941" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493614v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73888-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492960v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2006.84" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493612v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349731v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631385v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314658v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frenod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_48" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367757v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25739-6_8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Duarte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_15" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588044v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756897v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495229v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373531v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689286v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520720v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155134v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958730v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556007v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593579v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen P&#233;ron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raimbault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375016v3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282050v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258669v5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144451v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635854v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>