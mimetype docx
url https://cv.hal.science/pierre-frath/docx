--- v0 (2026-03-05)
+++ v1 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Frath </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un observatoire du plurilinguisme pour le développement de l’enseignement bi-plurilingue en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiémé Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Otaba Were; Jean-Philippe Zouogbo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable : Amplifier les langues. Valoriser les cultures. Impliquer les populations. Actes du 3e congrès du réseau international Poclande., 27, 28 et 29 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-68, 2024, 9782813004406. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la terminologie dans l'enseignement des langues africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiémé Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique pour le développement. Concepts, contextes et empiries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp. 97-113, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique de l’événement d’Eduardo Guimarães (Semântica do acontecimento)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Silvia Palma et Anne Theissen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affaires de sens : lexique et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, ÉPURE - Éditions et presses universitaires de Reims, pp.85-102, 2021, Res per nomen, 978-2-37496-124-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le concept va, tout va...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machteld Meulleman, Silvia Palma et Anne Theissen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum. Clins d’œil linguistiques en hommage à Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions et presses universitaires de Reims, pp.91-114, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Daval et la métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPURE, Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en hommage à René Daval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-37496-091-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à &amp;quot;Méthodes et pratiques d'enseignement des langues africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et pratiques d'enseignement des langues africaines : Identification, analyses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plurilinguisme - Collection dirigée par l'Observatoire européen du plurilinguisme, pp.9-15, 2019, 978-2-9565099-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catégorie comme entité métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Kleiber, Emilia Hilgert, Silvia Palma, Pierre Frath, René Daval (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catégories abstraites et la référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Épure, Éditions et presses universitaires de Reims, pp.407-424, 2018, Res per nomen, 978-2-37496-061-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pertes causées par l'anglicisation dans la recherche et l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeit im Wissenschatsdiskurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nomos, 2018, 978-3-8487-4764-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglicisation comme phénomène anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cultures dans l'internationalisation de l'enseignement supérieur au XXIe siècle. (Re)penser les politiques linguistiques : anglais et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transversales (N° 46), Peter Lang, 2018, 978-3-0343-3014-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is art? (an anthropological and linguistic perspective on art)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetic Reverberations in Literature and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-631-72306-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence et dénomination de l'être et du non-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert; Silvia Palma; Pierre Frath; René Daval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Négation et référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Épure, Éditions et presses universitaires de Reims, pp.139-155, 2016, Res per nomen, 978-2-37496-021-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles et langage privé. Saul Kripke & Wittgenstein: On Rules and Private Language (Le désespoir de Saul Kripke)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots à la pensée. Onze variations sur l'interprétation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de la dénomination chez Georges Kleiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Daval; Pierre Frath; Emilia Hilgert; Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-34, 2014, Res per nomen, 978-2-915271-80-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi parle la (bonne) littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Gladieu; Jean-Michel Pottier; Alain Trouvé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les référents du littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-44, 2013, Approches Interdisciplinaires de la Lecture, 978-2-37496-194-1. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.epure.1345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamm, Albert. Les langues et cultures étrangères à la faculté des lettres de l’université de Strasbourg (1838-1967). Une histoire entre conflits et diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lectures et critiques, 46 (1), pp.228-231. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11y0z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue comme milieu anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (2), pp.27-53. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ling.592.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance démiurgique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, De la forme et du sens en modulations linguistiques. Hommage a Annie Kuyumcuyan, pp.207-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology of evaluation: the ‘macabre constant’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Buckingham Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp.67-79. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5750/tbje.v1i1.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constancy of the “macabre constant”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Evaluation, 33, pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et connaissances. L’impact de l’anglicisation de la recherche et de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grief : Revue sur les mondes du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Langue et république (5), pp.25-39. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grief.181.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues universelles et francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Printemps 2018 (N° 137)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une classification gnoséologique des langues au service de la politique linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Autour du français : langues, cultures et plurilinguisme (N°17)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish rubbish or perish. De l'uniformité et du conformisme dans les sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de l’anglicisation de l’enseignement supérieur et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Language Policy = Revue européenne de politique linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.227 - 278. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/ejlp.2017.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière a-t-elle une âme ? (Diachronie de matière, substance, objet et chose)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philologica Jassyensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénomination référentielle, désignation, nomination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stabilité et instabilité dans la production du sens : la nomination en discours, 188 (4), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.188.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.139-152. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ranam.2011.1414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insignifiance de la réussite ou réussite de l’insignifiance : l’exemple de certains projets européens pour les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocation, phrasème, dénomination : vers une théorie de la créativité phraséologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (1), pp.65-90. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ling.431.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is there no ham in a hamburger ? A study of lexical blends and reanalysed morphemisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ranam.2005.1750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Range Clusters or Frozen Chunks? Reference as a Defining Criterion for Linguistic Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.25-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une unité phraséologique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (2-4), pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Tournure peut en cacher une autre : l’innovation phraséologique dans Trainspotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.68-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énaction sans la théorie de l'émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence dans l'environnement numérique: quelles places pour les utilisateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tatihou, Basse-Normandie (France), France. pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE CONCEPTION ANTHROPOLOGIQUE DE LA LANGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SILF, 2020, Paris (en ligne), France. pp. 141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde nommé et des langues nommantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque Res per nomen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Apr 2019, Reims, France. pp.163-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie de la perception et créativité linguistique. (La description des odeurs chez Proust)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots des sens / Le sens des mots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELISO, 2015, Paris, France. pp 29-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference-based Theory of Phraseological Units: the Evidence of Fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Corpus Linguistics Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference as a Defining Criterion for Phraseological Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Advanced Study Group in Linguistics (JASGIL 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Marc Bloch, Jun 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA TRADUCTION INTERCULTURELLE HUMAINE ET ANIMALIÈRE : PASSERELLES INTERDISCIPLINAIRES POUR TRADUIRE LES ANIMAUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La traduction dans une société interculturelle, Hermann, 2022, Colloques de Cerisy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonie et anglicisation de la recherche et de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'École Polytechnique, pp 49-58, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les politiques éducatives par l'intégration linguistique à l'école en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiémé Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque Internationaldes Sciences du Langage en Hommage à Eugen Coseriu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Daval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et référence 7e colloque Res per nomen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Reims, France. 7, EPURE, Éditions et presses universitaires de Reims, pp.432, 2020, Res per nomen, 9782374961101. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/e3z0-6g14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogito versus ubuntu : sauvegarder les langues et les cultures africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LES CAHIERS DE L’ACAREF (Vol. 1/N°3– décembre 2019,), Collection Plurilinguisme dirigée par l'Observatoire Européen du Plurilinguisme., pp 217-239, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet anthropologique dans le choix des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1/2019, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue est (avant tout) notre milieu de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le plurilinguisme dans le développement durable : la dimension cachée, Collection Plurilinguisme dirigée par l'Observatoire Européen du Plurilinguisme,, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une &amp;quot;écriture excluante&amp;quot; qui &amp;quot;s’impose par la propagande&amp;quot; : 32 linguistes listent les défauts de l’écriture inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Authier-Revuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bajrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Bautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La référence, la conscience et le sujet énonciateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bréhaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges en hommage à René Daval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Le Ru; Pierre Frath. Editions et presses universitaires de Reims, 408 p., 2019, 978-2-37496-091-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Res per nomen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et Presses universitaires de Reims, Publication du Centre interdisciplinaire de recherches sur les langues et la pensée, 320 p., 2008, 978-2-915271-26-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphabétiser les Africains dans leur langue maternelle : comment faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Della/Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Écoles et politiques linguistiques en contexte africain (N°1), pp. 125-152, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Frath </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamm, Albert. Les langues et cultures étrangères à la faculté des lettres de l’université de Strasbourg (1838-1967). Une histoire entre conflits et diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lectures et critiques, 46 (1), pp.228-231. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11y0z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue comme milieu anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique : revue internationale de linguistique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (2), pp.27-53. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ling.592.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance démiurgique de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studii de lingvistică</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, De la forme et du sens en modulations linguistiques. Hommage a Annie Kuyumcuyan, pp.207-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology of evaluation: the ‘macabre constant’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Buckingham Journal of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp.67-79. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5750/tbje.v1i1.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constancy of the “macabre constant”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Evaluation, 33, pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une classification gnoséologique des langues au service de la politique linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Autour du français : langues, cultures et plurilinguisme (N°17)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues et connaissances. L’impact de l’anglicisation de la recherche et de l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grief : Revue sur les mondes du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Langue et république (5), pp.25-39. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/grief.181.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues universelles et francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Printemps 2018 (N° 137)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de l’anglicisation de l’enseignement supérieur et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Language Policy = Revue européenne de politique linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.227 - 278. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/ejlp.2017.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière a-t-elle une âme ? (Diachronie de matière, substance, objet et chose)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philologica Jassyensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish rubbish or perish. De l'uniformité et du conformisme dans les sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénomination référentielle, désignation, nomination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stabilité et instabilité dans la production du sens : la nomination en discours, 188 (4), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.188.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.139-152. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ranam.2011.1414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insignifiance de la réussite ou réussite de l’insignifiance : l’exemple de certains projets européens pour les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du GEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57086/cpe.185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collocation, phrasème, dénomination : vers une théorie de la créativité phraséologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (1), pp.65-90. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ling.431.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is there no ham in a hamburger ? A study of lexical blends and reanalysed morphemisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ranam.2005.1750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-Range Clusters or Frozen Chunks? Reference as a Defining Criterion for Linguistic Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Anglaises et Nord Americaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38, pp.25-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une unité phraséologique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Institut de Linguistique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (2-4), pp.11-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Tournure peut en cacher une autre : l’innovation phraséologique dans Trainspotting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.68-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un observatoire du plurilinguisme pour le développement de l’enseignement bi-plurilingue en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiémé Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Otaba Were; Jean-Philippe Zouogbo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable : Amplifier les langues. Valoriser les cultures. Impliquer les populations. Actes du 3e congrès du réseau international Poclande., 27, 28 et 29 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-68, 2024, 9782813004406. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.7848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de la terminologie dans l'enseignement des langues africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiémé Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique pour le développement. Concepts, contextes et empiries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, pp. 97-113, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique de l’événement d’Eduardo Guimarães (Semântica do acontecimento)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert, Silvia Palma et Anne Theissen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affaires de sens : lexique et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, ÉPURE - Éditions et presses universitaires de Reims, pp.85-102, 2021, Res per nomen, 978-2-37496-124-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le concept va, tout va...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machteld Meulleman, Silvia Palma et Anne Theissen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Amicorum. Clins d’œil linguistiques en hommage à Emilia Hilgert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions et presses universitaires de Reims, pp.91-114, 2020, 978-2-37496-107-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à &amp;quot;Méthodes et pratiques d'enseignement des langues africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et pratiques d'enseignement des langues africaines : Identification, analyses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plurilinguisme - Collection dirigée par l'Observatoire européen du plurilinguisme, pp.9-15, 2019, 978-2-9565099-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Daval et la métaphysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPURE, Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en hommage à René Daval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-37496-091-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catégorie comme entité métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Kleiber, Emilia Hilgert, Silvia Palma, Pierre Frath, René Daval (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les catégories abstraites et la référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Épure, Éditions et presses universitaires de Reims, pp.407-424, 2018, Res per nomen, 978-2-37496-061-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pertes causées par l'anglicisation dans la recherche et l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mehrsprachigkeit im Wissenschatsdiskurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nomos, 2018, 978-3-8487-4764-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anglicisation comme phénomène anthropologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cultures dans l'internationalisation de l'enseignement supérieur au XXIe siècle. (Re)penser les politiques linguistiques : anglais et plurilinguisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transversales (N° 46), Peter Lang, 2018, 978-3-0343-3014-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is art? (an anthropological and linguistic perspective on art)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetic Reverberations in Literature and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-631-72306-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référence et dénomination de l'être et du non-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilia Hilgert; Silvia Palma; Pierre Frath; René Daval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Négation et référence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Épure, Éditions et presses universitaires de Reims, pp.139-155, 2016, Res per nomen, 978-2-37496-021-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles et langage privé. Saul Kripke & Wittgenstein: On Rules and Private Language (Le désespoir de Saul Kripke)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mots à la pensée. Onze variations sur l'interprétation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception de la dénomination chez Georges Kleiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Daval; Pierre Frath; Emilia Hilgert; Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-34, 2014, Res per nomen, 978-2-915271-80-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi parle la (bonne) littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Gladieu; Jean-Michel Pottier; Alain Trouvé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les référents du littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et Presses Universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-44, 2013, Approches Interdisciplinaires de la Lecture, 978-2-37496-194-1. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.epure.1345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223816v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énaction sans la théorie de l'émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence dans l'environnement numérique: quelles places pour les utilisateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tatihou, Basse-Normandie (France), France. pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE CONCEPTION ANTHROPOLOGIQUE DE LA LANGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SILF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SILF, 2020, Paris (en ligne), France. pp. 141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde nommé et des langues nommantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque Res per nomen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Apr 2019, Reims, France. pp.163-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie de la perception et créativité linguistique. (La description des odeurs chez Proust)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots des sens / Le sens des mots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CELISO, 2015, Paris, France. pp 29-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reference-based Theory of Phraseological Units: the Evidence of Fossils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Corpus Linguistics Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference as a Defining Criterion for Phraseological Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Advanced Study Group in Linguistics (JASGIL 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Marc Bloch, Jun 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA TRADUCTION INTERCULTURELLE HUMAINE ET ANIMALIÈRE : PASSERELLES INTERDISCIPLINAIRES POUR TRADUIRE LES ANIMAUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nagle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La traduction dans une société interculturelle, Hermann, 2022, Colloques de Cerisy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francophonie et anglicisation de la recherche et de l'enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'École Polytechnique, pp 49-58, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les politiques éducatives par l'intégration linguistique à l'école en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiémé Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque Internationaldes Sciences du Langage en Hommage à Eugen Coseriu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Daval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et référence 7e colloque Res per nomen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Reims, France. 7, EPURE, Éditions et presses universitaires de Reims, pp.432, 2020, Res per nomen, 9782374961101. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34929/e3z0-6g14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sujet anthropologique dans le choix des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1/2019, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogito versus ubuntu : sauvegarder les langues et les cultures africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LES CAHIERS DE L’ACAREF (Vol. 1/N°3– décembre 2019,), Collection Plurilinguisme dirigée par l'Observatoire Européen du Plurilinguisme., pp 217-239, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue est (avant tout) notre milieu de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le plurilinguisme dans le développement durable : la dimension cachée, Collection Plurilinguisme dirigée par l'Observatoire Européen du Plurilinguisme,, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une &amp;quot;écriture excluante&amp;quot; qui &amp;quot;s’impose par la propagande&amp;quot; : 32 linguistes listent les défauts de l’écriture inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Authier-Revuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Avanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Bajrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Bautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La référence, la conscience et le sujet énonciateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bréhaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges en hommage à René Daval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Le Ru; Pierre Frath. Editions et presses universitaires de Reims, 408 p., 2019, 978-2-37496-091-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Res per nomen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Gledhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pauchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions et Presses universitaires de Reims, Publication du Centre interdisciplinaire de recherches sur les langues et la pensée, 320 p., 2008, 978-2-915271-26-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphabétiser les Africains dans leur langue maternelle : comment faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Della/Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Écoles et politiques linguistiques en contexte africain (N°1), pp. 125-152, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04814626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndi&#233;m&#233; Sow" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7848" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425971v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03230631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Valentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02539749v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100970090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04223816v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1345" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1345" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04814586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y0z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04355901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.592.0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04355868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425980v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5750/tbje.v1i1.1833" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04013154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012240v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grief.181.0025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ejlp.2017.14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.188.0033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ranam.2011.1414" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04269806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.185" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.431.0063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257467v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ranam.2005.1750" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006309v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03544436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tremblay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03586759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Palma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hilgert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Daval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/e3z0-6g14" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bajri&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04186594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pauchard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04814586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11y0z" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04355901v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.592.0027" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04355868v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5750/tbje.v1i1.1833" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04013154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grief.181.0025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012319v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ejlp.2017.14" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.188.0033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ranam.2011.1414" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04269806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.431.0063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ranam.2005.1750" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220309v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04814626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndi&#233;m&#233; Sow" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004406" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7848" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03425971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03230631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012299v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Valentin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02539749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006431v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845694v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100970090" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04223816v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/epure/1345" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.epure.1345" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006309v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03544436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tremblay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03586759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Palma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hilgert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kleiber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Daval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/e3z0-6g14" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bajri&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04186594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Br&#233;haux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pauchard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>