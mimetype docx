--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -576,638 +576,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection on Textured Images with Convolutional Neural Network for Quality Control of Micrometric Woven Meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capturing Contact in Mitral Valve Dynamic Closure with Fluid-Structure Interaction Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nariman Khaledian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pierre</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/fdmp.2022.021726⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-022-02674-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708243v1</w:t>
+                <w:t xml:space="preserve">hal-03708218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unfitted radial basis function generated finite difference method applied to thoracic diaphragm simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomaly Detection on Textured Images with Convolutional Neural Network for Quality Control of Micrometric Woven Meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicola Cacciani</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Boudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111496⟩</w:t>
+              <w:t xml:space="preserve">Fluid Dynamics and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.1639 - 1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/fdmp.2022.021726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748102v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing Contact in Mitral Valve Dynamic Closure with Fluid-Structure Interaction Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nariman Khaledian</w:t>
+                <w:t xml:space="preserve">An unfitted radial basis function generated finite difference method applied to thoracic diaphragm simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Tominec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Berger</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Bayona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Cacciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.111496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11548-022-02674-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708218v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic extraction of the mitral valve chordae geometry for biomechanical simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation with Active Contours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daryna Panicheva</w:t>
+                <w:t xml:space="preserve">Mathieu Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Ruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-021-02368-3⟩</w:t>
+              <w:t xml:space="preserve">Image Processing On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.120 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5201/ipol.2021.298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262496v1</w:t>
+                <w:t xml:space="preserve">hal-03235096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation with Active Contours</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic extraction of the mitral valve chordae geometry for biomechanical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bigeard</w:t>
+                <w:t xml:space="preserve">Daryna Panicheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothé Ruel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
+                <w:t xml:space="preserve">Peter E Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing On Line</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.120 - 141. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Proceedings of IPCAI 2021, 16 (5), pp.709-720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5201/ipol.2021.298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11548-021-02368-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235096v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Image-Based Mitral Valve Simulation from Individualized Geometry</w:t>
               </w:r>
@@ -1914,278 +1914,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical role of pleura on lung motion during breathing</w:t>
+                <w:t xml:space="preserve">A Comparison Framework for Breathing Motion Estimation Methods From 4-D Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Didier</w:t>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behzad Shariat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vlad Boldea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255840701479602⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (12), pp.1636-1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2007.901006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849199v1</w:t>
+                <w:t xml:space="preserve">hal-00973183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison Framework for Breathing Motion Estimation Methods From 4-D Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical role of pleura on lung motion during breathing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Delhay</w:t>
+                <w:t xml:space="preserve">Anne-Laure Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad Boldea</w:t>
+                <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Beuve</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behzad Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (12), pp.1636-1648. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (sup1), pp.155-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2007.901006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255840701479602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973183v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2647,330 +2647,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Orthogonal Collocation Method for Static and Dynamic Cosserat Rods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radhouane Jilani</w:t>
+                <w:t xml:space="preserve">Influence of Anisotropy on Fluid-Structure Interaction Simulations of Image-Based and Generic Mitral Valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nariman Khaledian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Kerrien</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter E. Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas P. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2023, Detroit, United States. </w:t>
+              <w:t xml:space="preserve">The 12th International Conference On Functional Imaging And Modeling Of The Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.455-464, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10341631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246775v1</w:t>
+                <w:t xml:space="preserve">hal-04117508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Anisotropy on Fluid-Structure Interaction Simulations of Image-Based and Generic Mitral Valves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nariman Khaledian</w:t>
+                <w:t xml:space="preserve">An Orthogonal Collocation Method for Static and Dynamic Cosserat Rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Jilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Berger</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Kerrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference On Functional Imaging And Modeling Of The Heart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.455-464, </w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2023, Detroit, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS55552.2023.10341631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117508v1</w:t>
+                <w:t xml:space="preserve">hal-04246775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry Reconstruction from Noisy Data using a Radial Basis Function Partition of Unity Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Tominec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Cacciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSE 2021 - SIAM Conference on Computational Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Fort Worth/Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2995,77 +2995,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meshfree Simulation of Human Respiratory Muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Cacciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Cacciani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Tominec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3103,51 +3103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically-coherent Extraction of Mitral Valve Chordae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daryna Panicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3211,51 +3211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an automatic segmentation of mitral valve chordae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daryna Panicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3534,598 +3534,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated Motion Artefact in Computed Tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual-Based Mitral Valve Finite-Element Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter E. Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas P. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J. del Nido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Howe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on Visual Computing for Biology and Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovation, Design, and Emerging Alliances in Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237833v1</w:t>
+                <w:t xml:space="preserve">hal-01237756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual-Based Mitral Valve Finite-Element Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulated Motion Artefact in Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Howe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation, Design, and Emerging Alliances in Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics Workshop on Visual Computing for Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Chester, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/vcbm.20151228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237756v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Realistic Simulation of Organ Dissection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a biomechanical model for tongue tracking in ultrasound images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Loosvelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Piers Boshier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMVR - Medicine Meets Virtual Reality 21</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISBMS - 6th International Symposium on Biomedical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933621v1</w:t>
+                <w:t xml:space="preserve">hal-01057861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a biomechanical model for tongue tracking in ultrasound images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary Study of Rib Articulated Model based on Dynamic Fluoroscopy Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Escamilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Kerrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBMS - 6th International Symposium on Biomedical Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Diego, United Kingdom. pp.90361Y, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2043003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057861v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Study of Rib Articulated Model based on Dynamic Fluoroscopy Images</w:t>
+                <w:t xml:space="preserve">Toward a Realistic Simulation of Organ Dissection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Escamilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Kerrien</w:t>
+                <w:t xml:space="preserve">Cyril Perrenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gorges</w:t>
+                <w:t xml:space="preserve">Manuela Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Trousset</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piers Boshier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Diego, United Kingdom. pp.90361Y, </w:t>
+              <w:t xml:space="preserve">MMVR - Medicine Meets Virtual Reality 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Manhattan Beach, United States. pp.452-458, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2043003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-375-9-452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933638v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic tuning of respiratory model for patient-based simulation</w:t>
               </w:r>
@@ -4591,51 +4591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Preliminary Study For A Biomechanical Model Of The Respiratory System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,821 +4697,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of virtual reality simulators in interventional radiology: the ImaGiNe-S CIRSE 2008 experience</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helen Woolnough</w:t>
+                <w:t xml:space="preserve">Percutaneous Transhepatic Cholangiography Training Simulator with Real-time Breathing Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel W. John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular and Interventional Radiological Society of Europe - CIRSE 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceeding of the 23rd International Congress of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Berlin, Germany. pp.S66-S67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-009-0326-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510329v1</w:t>
+                <w:t xml:space="preserve">hal-00849193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT Scan Merging to Enhance Navigation in Interventional Radiology Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
+                <w:t xml:space="preserve">ImaGiNe-S: Imaging Guided Needle Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Luboz</w:t>
+                <w:t xml:space="preserve">Andrew Bulpitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Neumann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Derek A. Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Holbrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine Meet Virtual Reality conference 17</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurographics 2009 - Medical Prize</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Munich, Germany. pp.5-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973187v1</w:t>
+                <w:t xml:space="preserve">hal-00849195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Simulation in Medical Training and Assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carianne Hunt</w:t>
+                <w:t xml:space="preserve">Developing An Immersive Ultrasound Guided Needle Puncture Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck P Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frederic Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Holbrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel W John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiological Society of North America - RSNA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Proceeding of Medicine Meets Virtual Reality 17 (MMVR17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Long Beach, California, United States. pp.398-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509830v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous Transhepatic Cholangiography Training Simulator with Real-time Breathing Motion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nigel W. John</w:t>
+                <w:t xml:space="preserve">The Role of Simulation in Medical Training and Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen T. Flood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheena Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carianne Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 23rd International Congress of Computer Assisted Radiology and Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiological Society of North America - RSNA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849193v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImaGiNe-S: Imaging Guided Needle Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Bello</w:t>
+                <w:t xml:space="preserve">CT Scan Merging to Enhance Navigation in Interventional Radiology Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Bulpitt</w:t>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek A. Gould</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2009 - Medical Prize</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine Meet Virtual Reality conference 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Long Beach, United States. pp.407-412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-58603-964-6-407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849195v1</w:t>
+                <w:t xml:space="preserve">hal-00973187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing An Immersive Ultrasound Guided Needle Puncture Simulator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernando Bello</w:t>
+                <w:t xml:space="preserve">A chest wall model based on rib kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of Medicine Meets Virtual Reality 17 (MMVR17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Long Beach, California, United States. pp.398-400</w:t>
+              <w:t xml:space="preserve">6th International Conference on Biomedical Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849194v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic simulation of the liver with respiratory motion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frederic Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5569,1192 +5569,1192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chest wall model based on rib kinematics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michaël Beuve</w:t>
+                <w:t xml:space="preserve">Importance of virtual reality simulators in interventional radiology: the ImaGiNe-S CIRSE 2008 experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheena Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carianne Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Woolnough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Biomedical Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Cardiovascular and Interventional Radiological Society of Europe - CIRSE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849198v1</w:t>
+                <w:t xml:space="preserve">hal-00510329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the modeling of Medical Imaging data for simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Interventional radiology core skills simulation: mid term status of the CRıt aIVE projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek A. Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frederic Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gough</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chris Hughes</w:t>
+                <w:t xml:space="preserve">Vinent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of United Kingdom Radiology Congress (UKRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Cardiovascular and Interventional Radiological Society of Europe 2008 (CIRCE 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Copenhagen, Denmark. pp.P~130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849272v1</w:t>
+                <w:t xml:space="preserve">hal-00849271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building soft-tissue constraints through a mass spring system for liver surgical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi Ying</w:t>
+                <w:t xml:space="preserve">Peter Cashman M.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Cashman M.M.</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O.M. Damrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frederic Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Valence,, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional radiology core skills simulation: mid term status of the CRıt aIVE projects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling Organ Deformation Using Mass-Springs and Tensional Integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Bello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular and Interventional Radiological Society of Europe 2008 (CIRCE 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Copenhagen, Denmark. pp.P~130</w:t>
+              <w:t xml:space="preserve">ISBMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, London, United Kingdom. pp.221-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849271v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Organ Deformation Using Mass-Springs and Tensional Integrity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Real-Time Simulation of Diaphragm Motion Through Muscle and Rib Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frederic Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Bello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, London, United Kingdom. pp.221-226</w:t>
+              <w:t xml:space="preserve">Proceedings of he Workshop on 3D Physiological Human (3DPH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Zermatt, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849197v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Simulation of Diaphragm Motion Through Muscle and Rib Kinematics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Improving the modeling of Medical Imaging data for simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frederic Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley Bourne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Littler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of he Workshop on 3D Physiological Human (3DPH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Zermatt, Switzerland</w:t>
+              <w:t xml:space="preserve">Proceedings of United Kingdom Radiology Congress (UKRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849186v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical role of pleura on lung motion during breathing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Breathing Thorax Simulation based on Pleura Behaviour and Rib Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Beuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Shariat</w:t>
+                <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIème Congrès Annuel de la SOCIÉTÉ DE BIOMÉCANIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">Information Visualisation - MediVis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Zurich, Switzerland. pp.35--40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486866v1</w:t>
+                <w:t xml:space="preserve">hal-00849200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing Thorax Simulation based on Pleura Behaviour and Rib Kinematics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Mechanical role of pleura on lung motion during breathing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Bayle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Behzad Shariat</w:t>
+                <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Visualisation - MediVis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Zurich, Switzerland. pp.35--40</w:t>
+              <w:t xml:space="preserve">XXXIIème Congrès Annuel de la SOCIÉTÉ DE BIOMÉCANIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849200v1</w:t>
+                <w:t xml:space="preserve">hal-01486866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to Convert 4D Geometry into a 4D CT Scan</w:t>
+                <w:t xml:space="preserve">Lung 4D CT scan Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Behzad Shariat</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSCG (Winter School of Computer Graphics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Plzen, Czech Republic. pp.163--170</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Computer Assisted Diagnosis and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Santiago (Chile), Chile. pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849203v1</w:t>
+                <w:t xml:space="preserve">hal-01549114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung 4D CT scan Generation</w:t>
+                <w:t xml:space="preserve">An Approach to Convert 4D Geometry into a 4D CT Scan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Shariat</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Computer Assisted Diagnosis and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Santiago (Chile), Chile. pp.47-50</w:t>
+              <w:t xml:space="preserve">WSCG (Winter School of Computer Graphics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Plzen, Czech Republic. pp.163--170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549114v1</w:t>
+                <w:t xml:space="preserve">hal-00849203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D CT scan Generation of Lung from Physical Simulation of Pulmonary Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Computer Assisted Diagnosis and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Santiago, Chile. pp.47--50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6805,64 +6805,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, London, United Kingdom. pp.65--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6913,64 +6913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7021,64 +7021,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Lung Behaviour with Finite Elements : Influence of Bio-Mechanical Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7142,64 +7142,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lung Mesh Generation to Simulate Breathing Motion with a Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7244,260 +7244,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation of Target Motion and Organ Deformation : Lung Tumour Tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continous Media Mechanics simulation of Lung Motion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th workshop on Heavy Charged Particles in Biology and Medicine (HCPBM 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.37-72</w:t>
+              <w:t xml:space="preserve">9th workshop on Heavy Charged Particles in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514837v1</w:t>
+                <w:t xml:space="preserve">hal-00849210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continous Media Mechanics simulation of Lung Motion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelisation of Target Motion and Organ Deformation : Lung Tumour Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th workshop on Heavy Charged Particles in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th workshop on Heavy Charged Particles in Biology and Medicine (HCPBM 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.37-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849210v1</w:t>
+                <w:t xml:space="preserve">hal-01514837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Accurate Tumour Tracking in Lungs</w:t>
               </w:r>
@@ -7522,64 +7522,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, London, United Kingdom. pp.338--343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7630,77 +7630,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th workshop on Heavy Charged Particles in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
@@ -8032,64 +8032,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Meshless Approach to Simulation of the Elastic Behaviour of the Diaphragm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Cacciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Lauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8183,51 +8183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Reality Simulation of Liver Biopsy with a Respiratory Component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piers Boshier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8276,264 +8276,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00621263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulator development in vascular and visceral interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Derek A. Gould</w:t>
+                <w:t xml:space="preserve">Interactive Simulation of Diaphragm Motion Through Muscle and Rib Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Bello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">A. Branchereau and M. Jacobs. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadia Magnenat-Thalmann, Jian J. Zhang, David D. Feng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative cardiovascular procedures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Advances in the 3D Physiological Human</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer London, pp.91-103, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84882-565-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849192v1</w:t>
+                <w:t xml:space="preserve">hal-00430234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Simulation of Diaphragm Motion Through Muscle and Rib Kinematics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wesley Bourne</w:t>
+                <w:t xml:space="preserve">Simulator development in vascular and visceral interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek A. Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Bello</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nadia Magnenat-Thalmann, Jian J. Zhang, David D. Feng. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheena Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Branchereau and M. Jacobs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in the 3D Physiological Human</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovative cardiovascular procedures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Simulator development in vascular and visceral interventions, Edizione Minerva Medica, pp.11-28, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430234v1</w:t>
+                <w:t xml:space="preserve">hal-00849192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9029,51 +9029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BE57CA2"/>
+    <w:nsid w:val="3ED8109B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9260,51 +9260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-frederic-villard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9476-0902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/villard_p_1 " TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Jilani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3570131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman Khaledian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hammer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2024.103323" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229346v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Afshari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Albiol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Albiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2025.165804" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03708243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Boudart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ilea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021726" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03748102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tominec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Larsson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bayona" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cacciani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111496" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03708218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02674-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Panicheva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E Hammer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-021-02368-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amendola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bigeard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Ruel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.298" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Hammer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas P. Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. del Nido" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Howe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.1880" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.12.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llyr Ap Cenydd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Holbrey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisharody" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0929-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2213251" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Johnson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carianne Hunt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Woolnough" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crawshaw" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kilkenny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr/47436030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Hunt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W. John" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-009-0367-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Didier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701479602" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.901006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corbi Bellot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Louise Brun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evm.20251974" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Gao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94562-5_8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801774" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341631" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_47" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057413v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511943" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sujar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meuleman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc.20171279" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Petitprez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vcbm.20151228" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koenig" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perrenot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Perez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Boshier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-375-9-452" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loosvelt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933638v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escamilla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorges" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-022-2-529" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hald" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip K. Sarker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ziprin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-706-2-202" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509817v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saad&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buttin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Sinha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973187v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neumann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dawson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-964-6-407" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509830v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T. Flood" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kessel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849193v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-009-0326-x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849195v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bulpitt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek A. Gould" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849194v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P Vidal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Frederic Villard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W John" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacob" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Gould" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849198v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849272v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Littler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gough" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hughes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ying" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cashman M.M." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Damrah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinent Luboz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849197v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Bourne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849186v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shariat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849200v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bayle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849203v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549114v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849202v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849201v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fournier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849205v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849206v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514837v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849207v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849209v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595549v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lauro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meggiolaro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Scatto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39647-3_40" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621263v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849192v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel John" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-565-9_6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Waite" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.07618" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00858260v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05058340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419776v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-frederic-villard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9476-0902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/villard_p_1 " TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Jilani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3570131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman Khaledian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hammer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2024.103323" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229346v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Afshari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Albiol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Albiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2025.165804" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03708218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02674-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03708243v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Boudart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ilea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021726" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03748102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tominec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Larsson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bayona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cacciani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111496" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235096v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amendola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bigeard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Ruel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.298" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Panicheva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E Hammer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-021-02368-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Hammer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas P. Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. del Nido" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Howe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.1880" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.12.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llyr Ap Cenydd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Holbrey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisharody" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0929-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2213251" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Johnson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carianne Hunt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Woolnough" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crawshaw" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kilkenny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr/47436030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Hunt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W. John" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-009-0367-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.901006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Didier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701479602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corbi Bellot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Louise Brun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evm.20251974" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Gao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94562-5_8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801774" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_47" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341631" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057413v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511943" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sujar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meuleman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc.20171279" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Petitprez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vcbm.20151228" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057861v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loosvelt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escamilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koenig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perrenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Boshier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-375-9-452" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-022-2-529" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hald" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip K. Sarker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ziprin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-706-2-202" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509817v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saad&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buttin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-009-0326-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849195v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bulpitt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek A. Gould" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849194v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P Vidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Frederic Villard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W John" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Sinha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T. Flood" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kessel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neumann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dawson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-964-6-407" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacob" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Gould" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hughes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinent Luboz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849191v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ying" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cashman M.M." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Damrah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Bourne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849186v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849272v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Littler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gough" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849200v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bayle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shariat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549114v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849203v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849202v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849201v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fournier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849205v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849206v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849210v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514837v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849207v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849209v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595549v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lauro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meggiolaro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Scatto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39647-3_40" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621263v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430234v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-565-9_6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849192v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel John" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Waite" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.07618" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00858260v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05058340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419776v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>