--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -3534,239 +3534,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual-Based Mitral Valve Finite-Element Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulated Motion Artefact in Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Howe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation, Design, and Emerging Alliances in Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics Workshop on Visual Computing for Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Chester, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/vcbm.20151228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237756v1</w:t>
+                <w:t xml:space="preserve">hal-01237833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated Motion Artefact in Computed Tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual-Based Mitral Valve Finite-Element Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter E. Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas P. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J. del Nido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Howe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on Visual Computing for Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation, Design, and Emerging Alliances in Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/vcbm.20151228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01237833v1</w:t>
+                <w:t xml:space="preserve">hal-01237756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a biomechanical model for tongue tracking in ultrasound images</w:t>
               </w:r>
@@ -4697,666 +4697,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percutaneous Transhepatic Cholangiography Training Simulator with Real-time Breathing Motion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nigel W. John</w:t>
+                <w:t xml:space="preserve">The Role of Simulation in Medical Training and Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen T. Flood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheena Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carianne Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the 23rd International Congress of Computer Assisted Radiology and Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiological Society of North America - RSNA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849193v1</w:t>
+                <w:t xml:space="preserve">hal-00509830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImaGiNe-S: Imaging Guided Needle Simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CT Scan Merging to Enhance Navigation in Interventional Radiology Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2009 - Medical Prize</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine Meet Virtual Reality conference 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Long Beach, United States. pp.407-412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-58603-964-6-407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849195v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing An Immersive Ultrasound Guided Needle Puncture Simulator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nigel W John</w:t>
+                <w:t xml:space="preserve">Percutaneous Transhepatic Cholangiography Training Simulator with Real-time Breathing Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel W. John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of Medicine Meets Virtual Reality 17 (MMVR17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceeding of the 23rd International Congress of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Berlin, Germany. pp.S66-S67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-009-0326-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849194v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Simulation in Medical Training and Assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carianne Hunt</w:t>
+                <w:t xml:space="preserve">ImaGiNe-S: Imaging Guided Needle Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bulpitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek A. Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Holbrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiological Society of North America - RSNA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Eurographics 2009 - Medical Prize</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Munich, Germany. pp.5-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509830v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT Scan Merging to Enhance Navigation in Interventional Radiology Simulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing An Immersive Ultrasound Guided Needle Puncture Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cotin</w:t>
+                <w:t xml:space="preserve">Franck P Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Dawson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Frederic Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Holbrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel W John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine Meet Virtual Reality conference 17</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceeding of Medicine Meets Virtual Reality 17 (MMVR17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Long Beach, California, United States. pp.398-400</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973187v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chest wall model based on rib kinematics</w:t>
               </w:r>
@@ -5467,51 +5467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic simulation of the liver with respiratory motion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frederic Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5575,51 +5575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of virtual reality simulators in interventional radiology: the ImaGiNe-S CIRSE 2008 experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrita Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheena Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5694,277 +5694,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional radiology core skills simulation: mid term status of the CRıt aIVE projects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building soft-tissue constraints through a mass spring system for liver surgical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Hughes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Chi Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Cashman M.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.M. Damrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frederic Villard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular and Interventional Radiological Society of Europe 2008 (CIRCE 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Copenhagen, Denmark. pp.P~130</w:t>
+              <w:t xml:space="preserve">Proceedings of European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Valence,, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849271v1</w:t>
+                <w:t xml:space="preserve">hal-00849191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building soft-tissue constraints through a mass spring system for liver surgical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chi Ying</w:t>
+                <w:t xml:space="preserve">Interventional radiology core skills simulation: mid term status of the CRıt aIVE projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek A. Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Cashman M.M.</w:t>
+                <w:t xml:space="preserve">Chris Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frederic Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.M. Damrah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Frederic Villard</w:t>
+                <w:t xml:space="preserve">Vinent Luboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valence,, Spain</w:t>
+              <w:t xml:space="preserve">Cardiovascular and Interventional Radiological Society of Europe 2008 (CIRCE 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Copenhagen, Denmark. pp.P~130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849191v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Organ Deformation Using Mass-Springs and Tensional Integrity</w:t>
               </w:r>
@@ -6045,51 +6045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Simulation of Diaphragm Motion Through Muscle and Rib Kinematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frederic Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6140,51 +6140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the modeling of Medical Imaging data for simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frederic Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Littler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6192,51 +6192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck P. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of United Kingdom Radiology Congress (UKRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Birmingham, United Kingdom</w:t>
@@ -6488,217 +6488,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung 4D CT scan Generation</w:t>
+                <w:t xml:space="preserve">An Approach to Convert 4D Geometry into a 4D CT Scan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Shariat</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Computer Assisted Diagnosis and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Santiago (Chile), Chile. pp.47-50</w:t>
+              <w:t xml:space="preserve">WSCG (Winter School of Computer Graphics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Plzen, Czech Republic. pp.163--170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549114v1</w:t>
+                <w:t xml:space="preserve">hal-00849203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach to Convert 4D Geometry into a 4D CT Scan</w:t>
+                <w:t xml:space="preserve">Lung 4D CT scan Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Behzad Shariat</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSCG (Winter School of Computer Graphics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Plzen, Czech Republic. pp.163--170</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Computer Assisted Diagnosis and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Santiago (Chile), Chile. pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849203v1</w:t>
+                <w:t xml:space="preserve">hal-01549114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D CT scan Generation of Lung from Physical Simulation of Pulmonary Motion</w:t>
               </w:r>
@@ -7244,260 +7244,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continous Media Mechanics simulation of Lung Motion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelisation of Target Motion and Organ Deformation : Lung Tumour Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th workshop on Heavy Charged Particles in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th workshop on Heavy Charged Particles in Biology and Medicine (HCPBM 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.37-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849210v1</w:t>
+                <w:t xml:space="preserve">hal-01514837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation of Target Motion and Organ Deformation : Lung Tumour Tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continous Media Mechanics simulation of Lung Motion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Shariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th workshop on Heavy Charged Particles in Biology and Medicine (HCPBM 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.37-72</w:t>
+              <w:t xml:space="preserve">9th workshop on Heavy Charged Particles in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514837v1</w:t>
+                <w:t xml:space="preserve">hal-00849210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Accurate Tumour Tracking in Lungs</w:t>
               </w:r>
@@ -8390,51 +8390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulator development in vascular and visceral interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek A. Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9029,51 +9029,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3ED8109B"/>
+    <w:nsid w:val="2794FC6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9260,51 +9260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-frederic-villard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9476-0902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/villard_p_1 " TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Jilani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3570131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman Khaledian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hammer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2024.103323" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229346v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Afshari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Albiol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Albiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2025.165804" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03708218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02674-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03708243v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Boudart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ilea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021726" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03748102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tominec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Larsson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bayona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cacciani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111496" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235096v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amendola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bigeard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Ruel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.298" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Panicheva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E Hammer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-021-02368-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Hammer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas P. Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. del Nido" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Howe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.1880" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.12.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llyr Ap Cenydd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Holbrey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisharody" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0929-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2213251" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Johnson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carianne Hunt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Woolnough" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crawshaw" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kilkenny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr/47436030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Hunt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W. John" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-009-0367-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.901006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Didier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701479602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corbi Bellot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Louise Brun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evm.20251974" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Gao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94562-5_8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801774" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_47" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341631" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057413v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511943" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sujar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meuleman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc.20171279" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Petitprez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237756v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vcbm.20151228" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057861v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loosvelt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escamilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koenig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perrenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Boshier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-375-9-452" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-022-2-529" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hald" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip K. Sarker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ziprin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-706-2-202" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509817v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saad&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buttin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849193v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-009-0326-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849195v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bulpitt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek A. Gould" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849194v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P Vidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Frederic Villard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W John" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Sinha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T. Flood" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kessel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neumann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dawson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-964-6-407" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacob" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Gould" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849271v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hughes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinent Luboz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849191v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ying" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cashman M.M." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Damrah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Bourne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849186v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849272v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Littler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gough" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849200v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bayle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shariat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549114v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849203v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849202v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849201v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fournier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849205v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849206v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849210v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514837v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849207v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849209v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595549v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lauro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meggiolaro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Scatto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39647-3_40" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621263v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430234v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-565-9_6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849192v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel John" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Waite" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.07618" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00858260v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05058340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419776v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-frederic-villard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9476-0902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/villard_p_1 " TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062860v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Jilani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerrien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3570131" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nariman Khaledian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hammer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2024.103323" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229346v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Afshari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharif Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Albiol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Albiol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2025.165804" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03708218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-022-02674-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03708243v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Boudart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ilea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/fdmp.2022.021726" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03748102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tominec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Larsson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Bayona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cacciani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111496" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235096v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amendola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bigeard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Ruel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2021.298" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262496v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Panicheva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E Hammer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-021-02368-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Hammer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas P. Perrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. del Nido" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Howe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.1880" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266065v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.12.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P. Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llyr Ap Cenydd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Holbrey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pisharody" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-013-0929-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00731910v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2012.2213251" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00560487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Johnson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carianne Hunt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Woolnough" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Crawshaw" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kilkenny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr/47436030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Hunt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W. John" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-009-0367-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.901006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Didier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Beuve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Shariat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701479602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129468v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Corbi Bellot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Louise Brun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evm.20251974" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Gao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94562-5_8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04774550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10801774" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_47" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341631" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03147251v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057413v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02050846v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2511943" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588532v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Sujar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meuleman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cgvc.20171279" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01356012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Petitprez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/vcbm.20151228" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057861v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loosvelt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escamilla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933621v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koenig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Perrenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Boshier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-375-9-452" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-022-2-529" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Hald" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip K. Sarker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ziprin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-706-2-202" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garnier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509817v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saad&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buttin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Sinha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T. Flood" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kessel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neumann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dawson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-964-6-407" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-009-0326-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bulpitt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek A. Gould" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P Vidal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Frederic Villard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W John" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacob" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Gould" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510329v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849191v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ying" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cashman M.M." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Damrah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hughes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinent Luboz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849197v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Bourne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849186v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849272v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Littler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gough" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849200v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bayle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shariat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849203v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549114v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849202v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849201v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fournier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849205v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baudet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849206v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514837v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849210v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849207v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849209v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849343v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Albin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;roche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595549v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Lauro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meggiolaro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Scatto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39647-3_40" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00621263v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430234v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-565-9_6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849192v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel John" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Waite" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2407.07618" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00858260v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05058340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419776v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>