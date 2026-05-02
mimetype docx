--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -630,864 +630,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of electric arc in a low voltage breaking chamber</w:t>
+                <w:t xml:space="preserve">Influence of radiation energy losses in a numerical simulation of subsonic vacuum arc in the presence of an axial magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsalen Gatri</w:t>
+                <w:t xml:space="preserve">Claire Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Joyeux</w:t>
+                <w:t xml:space="preserve">Frank Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Sambou</w:t>
+                <w:t xml:space="preserve">Arkadz Petchanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12 (3), pp.190-196. </w:t>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.208-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14311/ppt.2025.3.190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14311/ppt.2025.3.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442100v1</w:t>
+                <w:t xml:space="preserve">hal-05442111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of radiation energy losses in a numerical simulation of subsonic vacuum arc in the presence of an axial magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la variation de la charge moyenne dans une simulation numérique d’un arc sous vide en présence d’un AMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Simonnet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Jean-Jacques J Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadz Petchanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14311/ppt.2025.3.208⟩</w:t>
+              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/jitipee.v9i1.370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442111v1</w:t>
+                <w:t xml:space="preserve">hal-05356888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la variation de la charge moyenne dans une simulation numérique d’un arc sous vide en présence d’un AMF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Simonnet</w:t>
+                <w:t xml:space="preserve">Limitation de courant dans une chambre de coupure à basse tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsalen Gatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arkadz Petchanka</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52497/jitipee.v9i1.370⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/jitipee.v9i1.369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356888v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation de courant dans une chambre de coupure à basse tension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of electric arc in a low voltage breaking chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsalen Gatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sambou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (1), </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.190-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52497/jitipee.v9i1.369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14311/ppt.2025.3.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923249v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Immersed Boundary Method for pressure-based compressible solvers with applications to free-convection flows, acoustic wave propagation and thermal plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tanguy</w:t>
+                <w:t xml:space="preserve">Modelling the heating and erosion of a non-refractory cathode in a plasma torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113714⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.170 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14311/ppt.2025.2.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890185v1</w:t>
+                <w:t xml:space="preserve">hal-05356858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the heating and erosion of a non-refractory cathode in a plasma torch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Monnoyer</w:t>
+                <w:t xml:space="preserve">An Immersed Boundary Method for pressure-based compressible solvers with applications to free-convection flows, acoustic wave propagation and thermal plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Coseru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annafederica Urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.170 - 175. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 524, pp.113714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14311/ppt.2025.2.170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356858v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation de courant dans une chambre de coupure à basse tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsalen Gatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52497/jitipee.v9i1.369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356871v1</w:t>
@@ -1736,103 +1736,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Immersed Boundary Method for pressure based compressible solvers with applications to free-convection flows, acoustic wave propagation and thermal plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Coseru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annafederica Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 524, pp.113714. </w:t>
@@ -1870,103 +1870,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of vacuum arc under different axial magnetic fields and different erosion rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadz Petchanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.12-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1994,305 +1994,305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usure de l'électrode dans une torche de découpe par plasma d'air : Comparaison de deux tensions et de deux diamètres d'insert en hafnium - Forme du cratère et mécanismes de destruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+                <w:t xml:space="preserve">Plasma arc cutting - reversed swirl ring, electrode thread and cut direction effects on kerf geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725973v1</w:t>
+                <w:t xml:space="preserve">hal-04125471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma arc cutting - reversed swirl ring, electrode thread and cut direction effects on kerf geometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
+                <w:t xml:space="preserve">Usure de l'électrode dans une torche de découpe par plasma d'air : Comparaison de deux tensions et de deux diamètres d'insert en hafnium - Forme du cratère et mécanismes de destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabert Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/jitipee.v8i1.345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125471v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usure de l'électrode dans une torche de découpe par plasma d'air : Comparaison de deux tensions et de deux diamètres d'insert en hafnium - Forme du cratère et mécanismes de destruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabert Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (1), 16 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52497/jitipee.v8i1.345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2307,64 +2307,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure Based Compressible Solver for Electric Arc-plasma Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Coseru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2418,291 +2418,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer in the Solid Cathode of a Hollow Cathode Plasma Torch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Monnoyer</w:t>
+                <w:t xml:space="preserve">Interpretation of temperature measurements by the Boltzmann plot method on spatially integrated plasma oxygen spectral lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14311/ppt.2023.2.94⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2023230072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725962v1</w:t>
+                <w:t xml:space="preserve">hal-04357142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of temperature measurements by the Boltzmann plot method on spatially integrated plasma oxygen spectral lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malyk Benmouffok</w:t>
+                <w:t xml:space="preserve">Heat Transfer in the Solid Cathode of a Hollow Cathode Plasma Torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 98, pp.65. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.94-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2023230072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14311/ppt.2023.2.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357142v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of Stark broadening measurements on a spatially integrated plasma spectral line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2762,64 +2762,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of Stark broadening measurements on a spatially integrated plasma spectral line.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3009,77 +3009,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the arc motion in the hollow cathode of a dc thermal plasma torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3165,51 +3165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3299,51 +3299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (3), pp.52-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3390,51 +3390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STOICHIOMETRY AIR – CH4 MIXTURE: COMPOSITION, THERMODYNAMIC PROPERTIES AND TRANSPORT COEFFICIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriniaina Harry Solo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3533,64 +3533,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Harry Solo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadz Petchanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1 - 4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3884,51 +3884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1 - 4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3956,217 +3956,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THEORETICAL PLASMA CHARACTERIZATION DURING CURRENT PULSE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Theroretical plasma characterization during current pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJRRAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34</w:t>
+              <w:t xml:space="preserve">International Journal of research and Reviews in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324931v1</w:t>
+                <w:t xml:space="preserve">hal-03795914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theroretical plasma characterization during current pulse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">THEORETICAL PLASMA CHARACTERIZATION DURING CURRENT PULSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of research and Reviews in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (3)</w:t>
+              <w:t xml:space="preserve">IJRRAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795914v1</w:t>
+                <w:t xml:space="preserve">hal-02324931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY OF A PLASMA BUBBLE CREATED BY A WIRE EXPLOSION IN WATER</w:t>
               </w:r>
@@ -5832,51 +5832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Reichert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (34), pp.345202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6711,90 +6711,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of electric arc in a low voltage breaking chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsalen Gatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6813,277 +6813,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of the Operation of Modular Cascade Plasma Torches</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of the operation of modular cascade plasma torches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 RIPT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Julich, Germany</w:t>
+              <w:t xml:space="preserve">ITSC 2024 - International Thermal Spray Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942845v1</w:t>
+                <w:t xml:space="preserve">hal-04742882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of the operation of modular cascade plasma torches</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of the Operation of Modular Cascade Plasma Torches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Freton</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2024 - International Thermal Spray Conference and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">11 RIPT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Julich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742882v1</w:t>
+                <w:t xml:space="preserve">hal-04942845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal spray alumina coatings: benefits of segmented torches for the future of plasma spraying industry?</w:t>
               </w:r>
@@ -7414,90 +7414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Expérimentale d'un Arc Electrique Impulsionnel sous l'Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Colloque sur les Arcs Electriques (CAE16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7522,90 +7522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement de l'arc électrique dans la préchambre et chambre d'un disjoncteur basse tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsalen Gatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Colloque sur les Arcs Electriques (CAE16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7719,947 +7719,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of vacuum arc under different axial magnetic fields and different erosion rates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Reichert</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale du fonctionnement des torches plasma à cascade modulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petchanka Arkadz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armando Salito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Symposium on Physics of Switching Arc (FSO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nove Mesto na Morave, Czech Republic</w:t>
+              <w:t xml:space="preserve">Congrès CAE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophia Antipolis Nice, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228150v1</w:t>
+                <w:t xml:space="preserve">hal-04238229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale du fonctionnement des torches plasma à cascade modulaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+                <w:t xml:space="preserve">Numerical simulation of vacuum arc under different axial magnetic fields and different erosion rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Salito</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petchanka Arkadz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CAE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophia Antipolis Nice, Jun 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">24th Symposium on Physics of Switching Arc (FSO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nove Mesto na Morave, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238229v1</w:t>
+                <w:t xml:space="preserve">hal-04228150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une Torche Plasma Thermique de Forte Puissance à Électrode Creuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+                <w:t xml:space="preserve">Experimental characterization of pulsed arc under water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE15, 15ème colloque sur les arcs électriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CORIA, Jun 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">7th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798061v1</w:t>
+                <w:t xml:space="preserve">hal-03335280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of pulsed arc under water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malyk Benmouffok</w:t>
+                <w:t xml:space="preserve">Relevés d'Usures de Cathode d'une Torche de Découpe à Plasma d'Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lekic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Biarritz, France</w:t>
+              <w:t xml:space="preserve">CAE XV 15éme colloque arcs électriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335280v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevés d'Usures de Cathode d'une Torche de Découpe à Plasma d'Air</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
+                <w:t xml:space="preserve">Développement d'un Code Hyperbolique pour une Application à la Découpe Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Godinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE XV 15éme colloque arcs électriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">CAE15, 15ème colloque sur les arcs électriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORIA, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286978v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un Code Hyperbolique pour une Application à la Découpe Plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
+                <w:t xml:space="preserve">Etude du déplacement d’un arc électrique entre deux rails sous l’influence d’un champ magnétique extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Carpintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE15, 15ème colloque sur les arcs électriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CORIA, Jun 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798054v1</w:t>
+                <w:t xml:space="preserve">hal-03798029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du déplacement d’un arc électrique entre deux rails sous l’influence d’un champ magnétique extérieur</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Caractérisation Expérimentale d'un Arc Electrique Impulsionnel dans l'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE15, 15ème colloque sur les arcs électriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">, CORIA, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798029v2</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Expérimentale d'un Arc Electrique Impulsionnel dans l'Eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Thouin</w:t>
+                <w:t xml:space="preserve">Modélisation d'une Torche Plasma Thermique de Forte Puissance à Électrode Creuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE15, 15ème colloque sur les arcs électriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CORIA, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798068v2</w:t>
+                <w:t xml:space="preserve">hal-03798061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et Dimensionnement du Refroidissement d'une Electrode d'une Torche de Forte Puissance</w:t>
               </w:r>
@@ -8818,51 +8818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE15, 15ÈME COLLOQUE SUR LES ARCS ÉLECTRIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CORIA, Jun 2021, Rouen, France</w:t>
@@ -8891,90 +8891,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de la dynamique d'un arc électrique évoluant entre deux rails en présence de pastille AgC4 et d'un champ magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9068,51 +9068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bourges, Mar 2019, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9226,204 +9226,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique d’un procédé de coupage plasma intensifié</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation d’une torche plasma thermique de forte puissance à électrode creuse pour son utilisation en haut fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE XIV</w:t>
+              <w:t xml:space="preserve">14ème Colloque sur les Arcs Électriques (CAE XIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359172v1</w:t>
+                <w:t xml:space="preserve">hal-02359166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’une torche plasma thermique de forte puissance à électrode creuse pour son utilisation en haut fourneau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Sambou</w:t>
+                <w:t xml:space="preserve">Etude expérimentale et numérique d’un procédé de coupage plasma intensifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque sur les Arcs Électriques (CAE XIV)</w:t>
+              <w:t xml:space="preserve">CAE XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359166v1</w:t>
+                <w:t xml:space="preserve">hal-02359172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique d’un arc électrique dans un liquide</w:t>
               </w:r>
@@ -10133,273 +10133,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of SF6 High-Voltage circuit breakers – An overview on basics and application of CFD arc simulation tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Pechanka</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of arc commutation and restrikes in Low Voltage Circuit Breaker (LVCB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII Symposium on Physics of Switching Arc (FSO 2017), Sept. 4-8, 2017, Brno (CZECH REPUBLIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151218v1</w:t>
+                <w:t xml:space="preserve">hal-03885919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of arc commutation and restrikes in Low Voltage Circuit Breaker (LVCB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Quéméneur</w:t>
+                <w:t xml:space="preserve">Modelling and simulation of SF6 High-Voltage circuit breakers – An overview on basics and application of CFD arc simulation tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pechanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">XXII Symposium on Physics of Switching Arc (FSO 2017), Sept. 4-8, 2017, Brno (CZECH REPUBLIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885919v1</w:t>
+                <w:t xml:space="preserve">hal-04151218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une méthode expérimentale de détermination des conditions initiales pour la simulation MHD d’étincelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10571,51 +10571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of spark generated in a 3D configuration : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10679,51 +10679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique 3D d’une étincelle d’allumage automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11776,51 +11776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D numerical simulation of spark discharge in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11999,675 +11999,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the current intensity waveform in a TIG configuration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ra'I Maeva Yamatay</w:t>
+                <w:t xml:space="preserve">Arc movements in the Low-Voltage Circuit Breaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference (HTPP-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIIIth High-Tech Plasma Processes Conference, 22-27 June 2014, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885876v1</w:t>
+                <w:t xml:space="preserve">hal-03885875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arc movements in the Low-Voltage Circuit Breaker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Quéméneur</w:t>
+                <w:t xml:space="preserve">Influence of the current intensity waveform in a TIG configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ra'I Maeva Yamatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth High-Tech Plasma Processes Conference, 22-27 June 2014, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference (HTPP-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885875v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid models for switching arc simulation in high voltage circuit breakers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of PTFE vapours in a high-voltage circuit breaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dannet Randrianarivao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Reichert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSO 2013 : XXth Symposium on Physics of Switching Arc CZECH REPUBLIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Arc, Czech Republic</w:t>
+              <w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases31st Granada, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885838v1</w:t>
+                <w:t xml:space="preserve">hal-03885809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation théorique d’un plasma lors de l’application d’un courant impulsionnel : Application à l’allumage des moteurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the plasma gas in TIG configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Teulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE XII : Colloque sur les Arcs Electriques,Toulouse France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases31st Granada, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885841v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the plasma gas in TIG configuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid models for switching arc simulation in high voltage circuit breakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petchanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases31st Granada, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">FSO 2013 : XXth Symposium on Physics of Switching Arc CZECH REPUBLIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Arc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885810v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of PTFE vapours in a high-voltage circuit breaker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation théorique d’un plasma lors de l’application d’un courant impulsionnel : Application à l’allumage des moteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malyk Benmouffok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Reichert</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases31st Granada, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">CAE XII : Colloque sur les Arcs Electriques,Toulouse France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885809v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of a pseudo kinetic method for the calculation of two-temperature thermal plasma composition</w:t>
               </w:r>
@@ -12977,51 +12977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des écoulements dans un disjoncteur Haute tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dannet Randrianarivao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13442,243 +13442,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du mouvement hydrodynamique d’un bain métallique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Stadler</w:t>
+                <w:t xml:space="preserve">Modélisation transitoire du comportement du plasma dans un disjoncteur haute tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dannet Randrianarivao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIPE 2012 ,Antananarivo, Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885805v1</w:t>
+                <w:t xml:space="preserve">hal-03885801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation transitoire du comportement du plasma dans un disjoncteur haute tension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dannet Randrianarivao</w:t>
+                <w:t xml:space="preserve">Etude expérimentale du mouvement hydrodynamique d’un bain métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Freton</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIPE 2012 ,Antananarivo, Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885801v1</w:t>
+                <w:t xml:space="preserve">hal-03885805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tomographie comme outil de caractérisation en plasma thermique</w:t>
               </w:r>
@@ -13874,188 +13874,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different approaches to represent the self-induced magnetic field in thermal plasma configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en place d’une modélisation transitoire d’un disjoncteur haute tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dannet Randrianarivao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth Symposium on Physics of Switching Arc, FSO, CZECH REPUBLIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, FSO, Czech Republic</w:t>
+              <w:t xml:space="preserve">CAE X Limoges, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885806v1</w:t>
+                <w:t xml:space="preserve">hal-03885872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’une modélisation transitoire d’un disjoncteur haute tension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dannet Randrianarivao</w:t>
+                <w:t xml:space="preserve">Estimation du transfert d’énergie entre un arc électrique et le matériau d’anode sur une configuration 2D transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravo Ramanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14064,165 +14047,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE X Limoges, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885872v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du transfert d’énergie entre un arc électrique et le matériau d’anode sur une configuration 2D transitoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+                <w:t xml:space="preserve">Different approaches to represent the self-induced magnetic field in thermal plasma configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petchanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonifanjaniaina Andrianantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE X Limoges, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">XIXth Symposium on Physics of Switching Arc, FSO, CZECH REPUBLIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, FSO, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885846v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability of different radiation models for the simulation of the hot gas flow in SF6 circuit breakers</w:t>
               </w:r>
@@ -14621,280 +14621,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation tridimensionnelle temporelle d’un arc libre : étude de l’influence des vapeurs métalliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Escallier</w:t>
+                <w:t xml:space="preserve">Necessity to well validating plasma and material characteristics in a simple configuration before investigation in complex geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Pacheco</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valvidia-Barrientos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pacheco-Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE IX: 9ème Colloque sur les arcs électriques, Nice Sophia Antipolis, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">ICPIG 2009: XXIX International Conference on Phenomena in Ionized Gases, Cancún, México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884802v1</w:t>
+                <w:t xml:space="preserve">hal-03884805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessity to well validating plasma and material characteristics in a simple configuration before investigation in complex geometries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomographic reconstruction on 3D object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Pacheco-Pacheco</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPIG 2009: XXIX International Conference on Phenomena in Ionized Gases, Cancún, México</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884805v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic reconstruction on 3D object</w:t>
+                <w:t xml:space="preserve">spectroscopic experimental set-up for 3D objects in thermal plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
@@ -14912,181 +14912,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2009: XXIX International Conference on Phenomena in Ionized Gases, Cancún, México</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t>
+              <w:t xml:space="preserve">XVIIIth Symposium on physics of switching arc, Brno, Czech Republic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884806v1</w:t>
+                <w:t xml:space="preserve">hal-03885800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">spectroscopic experimental set-up for 3D objects in thermal plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation tridimensionnelle temporelle d’un arc libre : étude de l’influence des vapeurs métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Escallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Benech</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Symposium on physics of switching arc, Brno, Czech Republic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">CAE IX: 9ème Colloque sur les arcs électriques, Nice Sophia Antipolis, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885800v1</w:t>
+                <w:t xml:space="preserve">hal-03884802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des écarts a l’équilibre thermique dans un plasma d’arc</w:t>
               </w:r>
@@ -15161,269 +15161,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification transitoire du flux d’énergie déposé par un plasma thermique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental quantification of transient heat flux deposited by an electric arc to a carbon anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravo Ramanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Franceries</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE IX: 9ème Colloque sur les arcs électriques, Nice Sophia Antipolis, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">ICPIG 2009: XXIX International Conference on Phenomena in Ionized Gases, Cancún, México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884801v1</w:t>
+                <w:t xml:space="preserve">hal-03884804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental quantification of transient heat flux deposited by an electric arc to a carbon anode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification transitoire du flux d’énergie déposé par un plasma thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravo Ramanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Pacheco</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Franceries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2009: XXIX International Conference on Phenomena in Ionized Gases, Cancún, México</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t>
+              <w:t xml:space="preserve">CAE IX: 9ème Colloque sur les arcs électriques, Nice Sophia Antipolis, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884804v1</w:t>
+                <w:t xml:space="preserve">hal-03884801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical studies of an oxygen plasma cutting torch. Arc – material interaction and plasma jet characteristics</w:t>
               </w:r>
@@ -15511,446 +15511,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D modelling of the arc/cathode interaction</w:t>
+                <w:t xml:space="preserve">3D modelling of the arc cathode interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th HTPP: High Temperature Plasma Processes Conference, Patras, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Patras, Greece</w:t>
+              <w:t xml:space="preserve">GD 2008: 17th Int. Conf on Gas Discharges and their applications, Cardiff, UNITED KINGDOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cardiff, United Kingdom. pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884800v1</w:t>
+                <w:t xml:space="preserve">hal-03884733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of the arc cathode interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Cayla</w:t>
+                <w:t xml:space="preserve">Tomography reconstruction of temperature field in thermal plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Teulet</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GD 2008: 17th Int. Conf on Gas Discharges and their applications, Cardiff, UNITED KINGDOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cardiff, United Kingdom. pp.157-160</w:t>
+              <w:t xml:space="preserve">10th HTPP: High Temperature Plasma Processes Conference, Patras, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884733v1</w:t>
+                <w:t xml:space="preserve">hal-03884798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography reconstruction of temperature field in thermal plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Benech</w:t>
+                <w:t xml:space="preserve">Fundamental principles for thermal plasma modelling: Comparison experiment – model for a free-burning arc configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th HTPP: High Temperature Plasma Processes Conference, Patras, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Patras, Greece</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Plasma Physics and Laser Induced Breakdown Spectroscopy, Tunis, TUNISIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884798v1</w:t>
+                <w:t xml:space="preserve">hal-04151215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental principles for thermal plasma modelling: Comparison experiment – model for a free-burning arc configuration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+                <w:t xml:space="preserve">2D modelling of the arc/cathode interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Plasma Physics and Laser Induced Breakdown Spectroscopy, Tunis, TUNISIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">10th HTPP: High Temperature Plasma Processes Conference, Patras, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151215v1</w:t>
+                <w:t xml:space="preserve">hal-03884800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the arc-electrode interactions</w:t>
               </w:r>
@@ -17035,51 +17035,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude 2D/3D d’une torche « A cascade »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17160,103 +17160,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL SIMULATION OF VACUUM ARC UNDER DIFFERENT AXIAL MAGNETIC FIELDS AND DIFFERENT EROSION RATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadz Petchanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Symposium on Physics of Switching Arc (FSO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nove Mesto na Morave, Czech Republic. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17294,51 +17294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraction molaire pour les mélanges Air-AgC et Air-AgSnO2 dans un plasma à et hors de l’équilibre thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Chnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17419,51 +17419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la Vaporisation d'une Interface liquide en interaction avec un Plasma créé par un Arc Electrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coseru Sergiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17527,51 +17527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevés d'Usures de Cathode d'une Torche de Découpe à Plasma d'Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17768,103 +17768,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude Théorique de la Coupure Haute Tension par Arc dans le Vide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadz Petchanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17914,90 +17914,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL SIMULATION OF VACUUM ARC UNDER DIFFERENT AXIAL MAGNETIC FIELDS AND DIFFERENT EROSION RATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadz Petchanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18197,51 +18197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.D. Razafindrasata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crevenat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i2.385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivero Mick Darrys Razafindrasata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.3.226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monnoyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.390" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sleiman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Planche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132529" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalen Gatri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sambou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.3.190" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Reichert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadz Petchanka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.3.208" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J Gonzalez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.369" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Coseru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafederica Urbano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113714" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.2.170" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01867-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29391/2024.103.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4812715" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2024.1.12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725973v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabert S&#233;bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v8i1.345" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2023.3.159" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2023.2.94" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyk Benmouffok" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023230072" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220263" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godinaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camy-Peyret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105479" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753408v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac2a76" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2020.1.16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriniaina Harry Solo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2020.3.52" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2020.1.21" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harry Solo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2019.2.161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9050929" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.221" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D&#233;plaude" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2019.3.256" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795914v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324105v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Laforest" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.scit.20180802.02" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Stadler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7040373" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v3i2.139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaharivony Pascal Ratovoson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Masqu&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/25/255202" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petchanka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reichert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/13/135201" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795889v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2016.1235878" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795885v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyeux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pechanka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2015.2450536" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Beatriz Hernandez Hidalgo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2327244" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Franceries" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2329132" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795880v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/49/495203" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646921v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/34/345202" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795754v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876534300902020105" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Benech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02602280910986638" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-FMQ64ZNC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795747v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927378" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Escallier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. von Ootegem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.920895" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/18/016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-05XZXFGN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795746v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v11.i3.80" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742882v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238207v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218093v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238470v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228150v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petchanka Arkadz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238229v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Salito" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798061v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03335280v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03286978v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lekic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798054v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798029v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carpintero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798068v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798078v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Robert-Arnouil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lamarcade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798034v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chnani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798056v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359163v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359172v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359166v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885917v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885937v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885921v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Courrege" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835108v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-diab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marty-Dessus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151218v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151220v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885914v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885913v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151219v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885915v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151221v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885916v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885940v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmouffok" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885938v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885880v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885877v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Nuglisch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885879v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885876v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'I Maeva Yamatay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885875v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885838v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885841v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885810v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannet Randrianarivao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Choquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885842v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stadler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885843v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885839v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krowka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Coudert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885805v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885801v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885803v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franceries" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885804v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravo Ramanantsoa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885806v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonifanjaniaina Andrianantoandro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885872v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885846v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885873v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885874v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Alain Ranarijaona" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885807v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pacheco" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884802v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884805v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valvidia-Barrientos" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pacheco-Pacheco" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884806v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885800v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884803v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884801v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884804v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151216v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884800v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884733v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884798v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151215v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884799v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884732v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884797v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884731v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884729v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884730v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boursereau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884727v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884728v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884725v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884724v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05006616v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228275v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03278976v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797981v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coseru Sergiu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797987v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048777v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130787v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126550v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.D. Razafindrasata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crevenat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i2.385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivero Mick Darrys Razafindrasata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.3.226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monnoyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.390" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sleiman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Planche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132529" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Reichert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadz Petchanka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.3.208" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalen Gatri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.369" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sambou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.3.190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356858v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.2.170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Coseru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafederica Urbano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113714" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01867-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29391/2024.103.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4812715" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2024.1.12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabert S&#233;bastien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v8i1.345" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2023.3.159" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyk Benmouffok" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023230072" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2023.2.94" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220263" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godinaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camy-Peyret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105479" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753408v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac2a76" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2020.1.16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriniaina Harry Solo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2020.3.52" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2020.1.21" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harry Solo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2019.2.161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9050929" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.221" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D&#233;plaude" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2019.3.256" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324105v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Laforest" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.scit.20180802.02" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Stadler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7040373" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v3i2.139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaharivony Pascal Ratovoson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Masqu&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/25/255202" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petchanka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reichert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/13/135201" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795889v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2016.1235878" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795885v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyeux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pechanka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2015.2450536" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Beatriz Hernandez Hidalgo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2327244" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Franceries" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2329132" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795880v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/49/495203" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646921v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/34/345202" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795754v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876534300902020105" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Benech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02602280910986638" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-FMQ64ZNC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795747v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927378" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Escallier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. von Ootegem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.920895" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/18/016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-05XZXFGN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795746v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v11.i3.80" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742882v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942845v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238207v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218093v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238470v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Salito" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228150v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petchanka Arkadz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03335280v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03286978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lekic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798029v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carpintero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798068v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798061v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798078v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Robert-Arnouil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lamarcade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798034v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chnani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798056v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359163v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359166v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885917v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885937v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885921v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Courrege" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835108v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-diab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marty-Dessus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151218v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151220v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885914v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885913v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151219v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885915v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151221v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885916v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885940v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmouffok" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885938v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885880v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885877v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Nuglisch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885879v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885875v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'I Maeva Yamatay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885809v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannet Randrianarivao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885810v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885838v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885841v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Choquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885842v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stadler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885843v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885839v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krowka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Coudert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885801v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885805v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885803v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franceries" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885804v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravo Ramanantsoa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885872v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885846v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonifanjaniaina Andrianantoandro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885873v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885874v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Alain Ranarijaona" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885807v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pacheco" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884805v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valvidia-Barrientos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pacheco-Pacheco" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884806v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885800v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884802v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884803v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884804v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884801v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151216v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884733v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884798v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884800v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884799v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884732v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884797v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884731v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884729v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884730v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boursereau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884727v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884728v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884725v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884724v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05006616v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228275v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03278976v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797981v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coseru Sergiu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797987v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048777v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130787v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126550v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>