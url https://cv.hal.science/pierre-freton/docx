--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -124,589 +124,589 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un modèle pour caractériser le déplacement d'un arc électrique dans un éclateur</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the operation of modular cascade plasma torches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
+                <w:t xml:space="preserve">Myriam Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.M.D. Razafindrasata</w:t>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Freton</w:t>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.D. Pham</w:t>
+                <w:t xml:space="preserve">Marie Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Crevenat</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (2), </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 515, pp.132529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52497/jitipee.v9i2.385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360416v1</w:t>
+                <w:t xml:space="preserve">hal-05356814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the behavior of an electric arc during the passage of an 8/20 µs impulse current and a follow current in a spark gap</w:t>
+                <w:t xml:space="preserve">Mise en place d'un modèle pour caractériser le déplacement d'un arc électrique dans un éclateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivero Mick Darrys Razafindrasata</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.M.D. Razafindrasata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Crevenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14311/ppt.2025.3.226⟩</w:t>
+              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/jitipee.v9i2.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443961v1</w:t>
+                <w:t xml:space="preserve">hal-05360416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’interaction arc-cathode dans le cas des cathodes en matériau non-réfractaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/jitipee.v9i1.390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the operation of modular cascade plasma torches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the behavior of an electric arc during the passage of an 8/20 µs impulse current and a follow current in a spark gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Seulin</w:t>
+                <w:t xml:space="preserve">Olivero Mick Darrys Razafindrasata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pierre Planche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crevenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 515, pp.132529. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.226-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14311/ppt.2025.3.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356814v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of radiation energy losses in a numerical simulation of subsonic vacuum arc in the presence of an axial magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -779,51 +779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la variation de la charge moyenne dans une simulation numérique d’un arc sous vide en présence d’un AMF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques J Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -909,64 +909,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation de courant dans une chambre de coupure à basse tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsalen Gatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1026,64 +1026,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of electric arc in a low voltage breaking chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsalen Gatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1143,77 +1143,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the heating and erosion of a non-refractory cathode in a plasma torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.170 - 175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1273,64 +1273,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Coseru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annafederica Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1394,64 +1394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation de courant dans une chambre de coupure à basse tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsalen Gatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1498,103 +1498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Operating Parameters and Anode Configuration on Plasma Generated by a Modular Cascaded Torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (9), pp.875 - 884. </w:t>
@@ -1645,64 +1645,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting and Shield Gases Pressure Effects on Plasma Cutting Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Welding Journal -New York-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 103 (03), pp.75-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1762,64 +1762,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiu Coseru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annafederica Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1883,64 +1883,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of vacuum arc under different axial magnetic fields and different erosion rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1994,741 +1994,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma arc cutting - reversed swirl ring, electrode thread and cut direction effects on kerf geometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interpretation of temperature measurements by the Boltzmann plot method on spatially integrated plasma oxygen spectral lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malyk Benmouffok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2023230072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125471v1</w:t>
+                <w:t xml:space="preserve">hal-04357142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usure de l'électrode dans une torche de découpe par plasma d'air : Comparaison de deux tensions et de deux diamètres d'insert en hafnium - Forme du cratère et mécanismes de destruction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Heat Transfer in the Solid Cathode of a Hollow Cathode Plasma Torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monnoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52497/jitipee.v8i1.345⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.94-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14311/ppt.2023.2.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725973v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usure de l'électrode dans une torche de découpe par plasma d'air : Comparaison de deux tensions et de deux diamètres d'insert en hafnium - Forme du cratère et mécanismes de destruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabert Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (1), 16 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52497/jitipee.v8i1.345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04330887v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Based Compressible Solver for Electric Arc-plasma Simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Plasma arc cutting - reversed swirl ring, electrode thread and cut direction effects on kerf geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (3), pp.159-162. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725949v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of temperature measurements by the Boltzmann plot method on spatially integrated plasma oxygen spectral lines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Usure de l'électrode dans une torche de découpe par plasma d'air : Comparaison de deux tensions et de deux diamètres d'insert en hafnium - Forme du cratère et mécanismes de destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabert Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/jitipee.v8i1.345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2023230072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04357142v1</w:t>
+                <w:t xml:space="preserve">hal-04330887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer in the Solid Cathode of a Hollow Cathode Plasma Torch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pressure Based Compressible Solver for Electric Arc-plasma Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Coseru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (2), pp.94-98. </w:t>
+              <w:t xml:space="preserve">, 2023, 10 (3), pp.159-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14311/ppt.2023.2.94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14311/ppt.2023.3.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725962v1</w:t>
+                <w:t xml:space="preserve">hal-04725949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of Stark broadening measurements on a spatially integrated plasma spectral line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 97, pp.87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2762,90 +2762,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of Stark broadening measurements on a spatially integrated plasma spectral line.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 97 (42), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2905,64 +2905,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Godinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3022,77 +3022,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the arc motion in the hollow cathode of a dc thermal plasma torch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 55 (2), pp.025201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3139,77 +3139,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDIES OF ARC MOTION BETWEEN TWO PARALLEL RUNNERS WITH SPLITTER PLATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3273,77 +3273,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0D KINETIC MODEL: APPLICATION TO SF 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriniaina Harry Solo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (3), pp.52-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3390,77 +3390,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STOICHIOMETRY AIR – CH4 MIXTURE: COMPOSITION, THERMODYNAMIC PROPERTIES AND TRANSPORT COEFFICIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriniaina Harry Solo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), pp.21-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3494,64 +3494,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF COPPER VAPORS IN SF 6 PLASMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Harry Solo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3637,64 +3637,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virial Effect—Applications for SF6 and CH4 Thermal Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriniaina Harry Solo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (5), pp.929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3741,64 +3741,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositions chimiques et propriétés thermodynamiques à l'ETL d'un mélange air-CH 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriniaina Harry Solo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (2), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3858,64 +3858,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3962,77 +3962,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theroretical plasma characterization during current pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of research and Reviews in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4057,77 +4057,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THEORETICAL PLASMA CHARACTERIZATION DURING CURRENT PULSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJRRAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4165,64 +4165,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY OF A PLASMA BUBBLE CREATED BY A WIRE EXPLOSION IN WATER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJRRAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4273,64 +4273,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific &amp; Academic Publishing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp.35-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4377,64 +4377,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of welding parameters on the weld pool dimensions and shape in a TIG configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Stadler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (4), pp.373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4481,64 +4481,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes expérimentale et numérique d'un arc électrique dans l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International de Technologie, de l'Innovation, de la Physique, de l'Energie et de l'Environnement </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4566,1187 +4566,1187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrode voltage fall and total voltage of a transient arc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterisation of the weld pool expansion in a tungsten inert gas configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Valensi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/25/255202⟩</w:t>
+              <w:t xml:space="preserve">Journal Science and Technology of Welding and Joining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.319-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13621718.2016.1235878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795743v1</w:t>
+                <w:t xml:space="preserve">hal-03795889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the deformation of PTFE-nozzles in a high voltage circuit breaker due to multiple interruptions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrode voltage fall and total voltage of a transient arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaharivony Pascal Ratovoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 49 (13), pp.135201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/13/135201⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 49, 255202 ; 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/25/255202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795884v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of the weld pool expansion in a tungsten inert gas configuration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling of the deformation of PTFE-nozzles in a high voltage circuit breaker due to multiple interruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petchanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Science and Technology of Welding and Joining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.319-326. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (13), pp.135201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13621718.2016.1235878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/13/135201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795889v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathode Arc Root Movement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PTFE Vapor Contribution to Pressure Changes in High-Voltage Circuit Breakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Quéméneur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Joyeux</w:t>
+                <w:t xml:space="preserve">A. Pechanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (8), pp.2703-2714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2015.2450536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795885v1</w:t>
+                <w:t xml:space="preserve">hal-03795888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on the Thermal Re-ignition in SF6 High-Voltage Circuit-Breakers by means of Coupled Simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cathode Arc Root Movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2 (2), pp.195-198</w:t>
+              <w:t xml:space="preserve">, 2015, 2 (2), pp.187-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795886v1</w:t>
+                <w:t xml:space="preserve">hal-03795885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTFE Vapor Contribution to Pressure Changes in High-Voltage Circuit Breakers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Studies on the Thermal Re-ignition in SF6 High-Voltage Circuit-Breakers by means of Coupled Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petchanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Pechanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (2), pp.195-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2015.2450536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03795888v1</w:t>
+                <w:t xml:space="preserve">hal-03795886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arc Contact Ablation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Plasma and Weld Pool Characteristics in a TIG Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 42 (10), 2380-2381, Part.1, Special Issue. </w:t>
+              <w:t xml:space="preserve">, 2014, 42 (10), 2808-2809, Part.1, Special Issue. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2327244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2329132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795883v1</w:t>
+                <w:t xml:space="preserve">hal-03795882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the weld pool flow in a TIG configuration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Arc Contact Ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Beatriz Hernandez Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 550 (1), pp.012005. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (10), 2380-2381, Part.1, Special Issue. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2327244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795881v1</w:t>
+                <w:t xml:space="preserve">hal-03795883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma and Weld Pool Characteristics in a TIG Configuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of the weld pool flow in a TIG configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">X. Franceries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42 (10), 2808-2809, Part.1, Special Issue. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 550 (1), pp.012005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2329132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/550/1/012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795882v1</w:t>
+                <w:t xml:space="preserve">hal-03795881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argon and Arcal.37 plasma characteristics in a TIG configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cressault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5793,77 +5793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field approaches in dc thermal plasma modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Reichert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5910,64 +5910,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Current Research into Low-Voltage Circuit Breakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The open plasma physics journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (15), pp.105-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6014,77 +6014,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic measurements on 3D objects in thermal plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (4), pp.373-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6124,576 +6124,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arc cathode interaction model</w:t>
+                <w:t xml:space="preserve">One dimensional approach of the arc cathode interaction modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (1), pp.23-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795747v1</w:t>
+                <w:t xml:space="preserve">hal-03795752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arc Movements in a Hollow Cathode of a High-Power Plasma Torch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Arc cathode interaction model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. von Ootegem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 36 (4), pp.1044-1045. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2008.920895⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 36 (4), pp.1944-1954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2008.927378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795749v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One dimensional approach of the arc cathode interaction modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Arc Movements in a Hollow Cathode of a High-Power Plasma Torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Escallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. von Ootegem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (4), pp.1044-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2008.920895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795752v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental quantification in thermal plasma medium of the heat flux transferred to an anode material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An inverse method for the experimental characterization of an anode material-heat flux and temperature field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40 (18), pp.5602-5611. </w:t>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (3), pp.405-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/18/016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v11.i3.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795744v1</w:t>
+                <w:t xml:space="preserve">hal-03795746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse method for the experimental characterization of an anode material-heat flux and temperature field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Experimental quantification in thermal plasma medium of the heat flux transferred to an anode material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (18), pp.5602-5611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/40/18/016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v11.i3.80⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03795746v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6724,64 +6724,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of electric arc in a low voltage breaking chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsalen Gatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6813,359 +6813,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of the operation of modular cascade plasma torches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experimental Characterization of the Operation of Modular Cascade Plasma Torches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Freton</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2024 - International Thermal Spray Conference and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">11 RIPT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Julich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742882v1</w:t>
+                <w:t xml:space="preserve">hal-04942845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of the Operation of Modular Cascade Plasma Torches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experimental Characterization of the operation of modular cascade plasma torches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 RIPT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Julich, Germany</w:t>
+              <w:t xml:space="preserve">ITSC 2024 - International Thermal Spray Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942845v1</w:t>
+                <w:t xml:space="preserve">hal-04742882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal spray alumina coatings: benefits of segmented torches for the future of plasma spraying industry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECHT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
@@ -7188,316 +7188,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la pression de l'air de protection sur la forme des saignées obtenues par découpe par plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chabert</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale du fonctionnement des torches plasma à cascade modulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sleiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Freton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ralph Seulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Salito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16eme Colloque sur les Arcs Electriques 2023 (CAE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophia Antipolis NIce (Laurent Fulcheri), Jun 2023, Antibes (06), France</w:t>
+              <w:t xml:space="preserve">Congrès CAE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophia Antipolis Nice, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239421v1</w:t>
+                <w:t xml:space="preserve">hal-04238229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary studies (measures and modelling) on the running of cascade plasma torch applied on zirconia coatings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Adam</w:t>
+                <w:t xml:space="preserve">Numerical simulation of vacuum arc under different axial magnetic fields and different erosion rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanlin Liao</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petchanka Arkadz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Thermal Spay Conference (ITSC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Québec, Canada</w:t>
+              <w:t xml:space="preserve">24th Symposium on Physics of Switching Arc (FSO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nove Mesto na Morave, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238207v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Expérimentale d'un Arc Electrique Impulsionnel sous l'Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Colloque sur les Arcs Electriques (CAE16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7535,64 +7561,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement de l'arc électrique dans la préchambre et chambre d'un disjoncteur basse tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsalen Gatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7624,1098 +7650,1072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'Interaction entre un Arc Electrique à Pression Atmosphérique et une Cathode en Cuivre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence de la pression de l'air de protection sur la forme des saignées obtenues par découpe par plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque sur les Arcs Electriques (2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Sophia Antipolis (06), France</w:t>
+              <w:t xml:space="preserve">16eme Colloque sur les Arcs Electriques 2023 (CAE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophia Antipolis NIce (Laurent Fulcheri), Jun 2023, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238470v1</w:t>
+                <w:t xml:space="preserve">hal-04239421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale du fonctionnement des torches plasma à cascade modulaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Complementary studies (measures and modelling) on the running of cascade plasma torch applied on zirconia coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Darut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Seulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Salito</w:t>
+                <w:t xml:space="preserve">Christian Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CAE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophia Antipolis Nice, Jun 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">International Thermal Spay Conference (ITSC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238229v1</w:t>
+                <w:t xml:space="preserve">hal-04238207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of vacuum arc under different axial magnetic fields and different erosion rates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modèle d'Interaction entre un Arc Electrique à Pression Atmosphérique et une Cathode en Cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monnoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petchanka Arkadz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Symposium on Physics of Switching Arc (FSO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nove Mesto na Morave, Czech Republic</w:t>
+              <w:t xml:space="preserve">16ème Colloque sur les Arcs Electriques (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Sophia Antipolis (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228150v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of pulsed arc under water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'une Torche Plasma Thermique de Forte Puissance à Électrode Creuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Biarritz, France</w:t>
+              <w:t xml:space="preserve">CAE15, 15ème colloque sur les arcs électriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORIA, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335280v1</w:t>
+                <w:t xml:space="preserve">hal-03798061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevés d'Usures de Cathode d'une Torche de Découpe à Plasma d'Air</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of pulsed arc under water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malyk Benmouffok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Freton</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Racineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE XV 15éme colloque arcs électriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">7th Euro-Asian Pulsed Power Conference (EAPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286978v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un Code Hyperbolique pour une Application à la Découpe Plasma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Relevés d'Usures de Cathode d'une Torche de Découpe à Plasma d'Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lekic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE15, 15ème colloque sur les arcs électriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CORIA, Jun 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">CAE XV 15éme colloque arcs électriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798054v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du déplacement d’un arc électrique entre deux rails sous l’influence d’un champ magnétique extérieur</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Développement d'un Code Hyperbolique pour une Application à la Découpe Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Godinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Camy-Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE15, 15ème colloque sur les arcs électriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">, CORIA, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798029v2</w:t>
+                <w:t xml:space="preserve">hal-03798054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Expérimentale d'un Arc Electrique Impulsionnel dans l'Eau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude du déplacement d’un arc électrique entre deux rails sous l’influence d’un champ magnétique extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Carpintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malyk Benmouffok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE15, 15ème colloque sur les arcs électriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CORIA, Jun 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798068v2</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une Torche Plasma Thermique de Forte Puissance à Électrode Creuse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Caractérisation Expérimentale d'un Arc Electrique Impulsionnel dans l'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE15, 15ème colloque sur les arcs électriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CORIA, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798061v1</w:t>
+                <w:t xml:space="preserve">hal-03798068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et Dimensionnement du Refroidissement d'une Electrode d'une Torche de Forte Puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Robert-Arnouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8792,64 +8792,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Chnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8891,77 +8891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de la dynamique d'un arc électrique évoluant entre deux rails en présence de pastille AgC4 et d'un champ magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9042,64 +9042,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9150,64 +9150,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositions Chimiques et Propriétés Thermodynamiques à l’ETL des Plasmas à Haute Pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Harry Solo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9245,64 +9245,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’une torche plasma thermique de forte puissance à électrode creuse pour son utilisation en haut fourneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque sur les Arcs Électriques (CAE XIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9327,64 +9327,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique d’un procédé de coupage plasma intensifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9403,1258 +9403,1245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique d’un arc électrique dans un liquide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of arc commutation and restrikes in Low Voltage Circuit Breaker (LVCB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème édition du Colloque sur les Arcs Électriques (CAE XIII) - 3ème Workshop Arcs et Contacts Électriques (ACE 2017), 20-21 Mars 2017, Nancy (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885917v1</w:t>
+                <w:t xml:space="preserve">hal-03885919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of a bubble plasma gas initiated by a wire explosion in a liquid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modelling and simulation of SF6 High-Voltage circuit breakers – An overview on basics and application of CFD arc simulation tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pechanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">XXII Symposium on Physics of Switching Arc (FSO 2017), Sept. 4-8, 2017, Brno (CZECH REPUBLIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885937v1</w:t>
+                <w:t xml:space="preserve">hal-04151218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablated mass in high-voltage circuit breakers following the nature of electrode material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale et numérique d’un arc électrique dans un liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">13ème édition du Colloque sur les Arcs Électriques (CAE XIII) - 3ème Workshop Arcs et Contacts Électriques (ACE 2017), 20-21 Mars 2017, Nancy (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885921v1</w:t>
+                <w:t xml:space="preserve">hal-03885917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des vapeurs métalliques due à l’ablation des électrodes dans un disjoncteur haute tension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of a bubble plasma gas initiated by a wire explosion in a liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème édition du Colloque sur les Arcs Électriques (CAE XIII) - 3ème Workshop Arcs et Contacts Électriques (ACE 2017), 20-21 mars 2017, Nancy (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885918v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement pilote d’électronique en langue anglaise en deuxième année de Licence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ablated mass in high-voltage circuit breakers following the nature of electrode material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Courrege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée d'échanges de pratiques pédagogiques,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LAIRDIL, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835108v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of electrical arc movement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence des vapeurs métalliques due à l’ablation des électrodes dans un disjoncteur haute tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Courrege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">13ème édition du Colloque sur les Arcs Électriques (CAE XIII) - 3ème Workshop Arcs et Contacts Électriques (ACE 2017), 20-21 mars 2017, Nancy (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885920v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical mechanisms and numerical approaches on HVCB during high current phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enseignement pilote d’électronique en langue anglaise en deuxième année de Licence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Yassine-diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marty-Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Pechanka</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII Symposium on Physics of Switching Arc (FSO 2017) Sept. 4-8, 2017 (CZECH REPUBLIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">3ème Journée d'échanges de pratiques pédagogiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LAIRDIL, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151217v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of arc commutation and restrikes in Low Voltage Circuit Breaker (LVCB)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of electrical arc movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885919v1</w:t>
+                <w:t xml:space="preserve">hal-03885920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of SF6 High-Voltage circuit breakers – An overview on basics and application of CFD arc simulation tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Physical mechanisms and numerical approaches on HVCB during high current phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pechanka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII Symposium on Physics of Switching Arc (FSO 2017), Sept. 4-8, 2017, Brno (CZECH REPUBLIC)</w:t>
+              <w:t xml:space="preserve">XXII Symposium on Physics of Switching Arc (FSO 2017) Sept. 4-8, 2017 (CZECH REPUBLIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151218v1</w:t>
+                <w:t xml:space="preserve">hal-04151217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une méthode expérimentale de détermination des conditions initiales pour la simulation MHD d’étincelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Proposition for a Cu/W ablation model for HVCB electrodes”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petchanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Plasma-Energy (CIPE 3), 12-16 décembre 2016, Diego (MADAGASCAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Diego, Madagascar</w:t>
+              <w:t xml:space="preserve">21st International Conference on Gas Discharges and Their Applications (GD2016), Sept. 11-16, 2016, Nagoya (JAPAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151220v1</w:t>
+                <w:t xml:space="preserve">hal-03885916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical arc movement and commutation modelling in the Low-Voltage Circuit Breaker</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Proposition d’une méthode expérimentale de détermination des conditions initiales pour la simulation MHD d’étincelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malyk Benmouffok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th High Tech Plasma Processes (HTPP14), July 03-07, 2016, Munich (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Congrès International Plasma-Energy (CIPE 3), 12-16 décembre 2016, Diego (MADAGASCAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Diego, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885914v1</w:t>
+                <w:t xml:space="preserve">hal-04151220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of spark generated in a 3D configuration : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th High Technology Plasma Processes Conference (HTPP14), july 2-7, 2016, Munich (GERMANY)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10673,1193 +10660,1206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique 3D d’une étincelle d’allumage automobile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrical arc movement and commutation modelling in the Low-Voltage Circuit Breaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Plasma-Energy (CIPE 3), 12-16 décembre 2016, Diego (MADAGASCAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Diego, Madagascar</w:t>
+              <w:t xml:space="preserve">14th High Tech Plasma Processes (HTPP14), July 03-07, 2016, Munich (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151219v1</w:t>
+                <w:t xml:space="preserve">hal-03885914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations on arc movement and commutation in the Low-Voltage Circuit Breaker</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique 3D d’une étincelle d’allumage automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malyk Benmouffok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th High Tech Plasma Processes (HTPP14), July 03-07, 2016, Munich (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Congrès International Plasma-Energy (CIPE 3), 12-16 décembre 2016, Diego (MADAGASCAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Diego, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885915v1</w:t>
+                <w:t xml:space="preserve">hal-04151219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the radiation of high power arcs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental investigations on arc movement and commutation in the Low-Voltage Circuit Breaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th High-Tech Plasma Processes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Munchen, Germany</w:t>
+              <w:t xml:space="preserve">14th High Tech Plasma Processes (HTPP14), July 03-07, 2016, Munich (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526594v1</w:t>
+                <w:t xml:space="preserve">hal-03885915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix et orientations pour une modélisation multiphysique des disjoncteurs hautes tension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Study of the radiation of high power arcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bauchire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunpin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Plasma-Energy (CIPE 3), 12-16 décembre 2016, Diego (MADAGASCAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Diego, Madagascar</w:t>
+              <w:t xml:space="preserve">14th High-Tech Plasma Processes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Munchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151221v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition for a Cu/W ablation model for HVCB electrodes”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Choix et orientations pour une modélisation multiphysique des disjoncteurs hautes tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Petchanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Gas Discharges and Their Applications (GD2016), Sept. 11-16, 2016, Nagoya (JAPAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">Congrès International Plasma-Energy (CIPE 3), 12-16 décembre 2016, Diego (MADAGASCAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Diego, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885916v1</w:t>
+                <w:t xml:space="preserve">hal-04151221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d’une étincelle dans une configuration simplifiée : simulation numérique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Évolution transitoire lente de la tension d’un arc libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaharivony Pascal Ratovoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès sur les Arcs Électriques (CAE), 16-17 mars 2015, Clermont-Ferrand (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885940v1</w:t>
+                <w:t xml:space="preserve">hal-03885938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution transitoire lente de la tension d’un arc libre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cathode Arc Root movement in low voltage circuit breaker : Models Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Valensi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Gleizes</w:t>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès sur les Arcs Électriques (CAE), 16-17 mars 2015, Clermont-Ferrand (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">XXI Symposium on Physics of Switching Arc (FSO 2015), Sept. 7, 2015, Nové Město na Moravě (CZECH REPUBLIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nové, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885938v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathode Arc Root movement in low voltage circuit breaker : Models Comparison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Étude d’une étincelle dans une configuration simplifiée : simulation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benmouffok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Symposium on Physics of Switching Arc (FSO 2015), Sept. 7, 2015, Nové Město na Moravě (CZECH REPUBLIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nové, Czech Republic</w:t>
+              <w:t xml:space="preserve">12ème Congrès sur les Arcs Électriques (CAE), 16-17 mars 2015, Clermont-Ferrand (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885912v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des écoulements dans un disjoncteur haute tension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Model of the interaction between an electrical arc and material : TIG welding application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conférence Internationale Plasma-Energie CIPE2014, 14-19 December 2014, Antananarivo (MADAGASCAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Antananarivo, Madagascar</w:t>
+              <w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (GD-2014), 6-11 July 2014, Orléans (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885880v1</w:t>
+                <w:t xml:space="preserve">hal-03885878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of the interaction between an electrical arc and material : TIG welding application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modélisation des écoulements dans un disjoncteur haute tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (GD-2014), 6-11 July 2014, Orléans (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Orléans, France</w:t>
+              <w:t xml:space="preserve">2nd Conférence Internationale Plasma-Energie CIPE2014, 14-19 December 2014, Antananarivo (MADAGASCAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885878v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D numerical simulation of spark discharge in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Nuglisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11897,90 +11897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved modelling of ablation process in high voltage circuit breakers for switching arc simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petchanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications, July 06-11, 2014, orléans (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12005,103 +12005,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc movements in the Low-Voltage Circuit Breaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth High-Tech Plasma Processes Conference, 22-27 June 2014, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12126,90 +12126,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the current intensity waveform in a TIG configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ra'I Maeva Yamatay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th High-Tech Plasma Processes Conference (HTPP-2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12228,191 +12228,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of PTFE vapours in a high-voltage circuit breaker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale du mouvement hudrodynamique d’un bain métallique dans une configuration d’arc transféré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Reichert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases31st Granada, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">CAE XII : Colloque sur les Arcs Electriques,Toulouse France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885809v1</w:t>
+                <w:t xml:space="preserve">hal-03885844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the plasma gas in TIG configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases31st Granada, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12437,90 +12450,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid models for switching arc simulation in high voltage circuit breakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petchanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSO 2013 : XXth Symposium on Physics of Switching Arc CZECH REPUBLIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Arc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12545,77 +12558,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation théorique d’un plasma lors de l’application d’un courant impulsionnel : Application à l’allumage des moteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12653,77 +12666,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of a pseudo kinetic method for the calculation of two-temperature thermal plasma composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12755,986 +12768,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude théorique de l’interaction arc matériau : vapeurs métalliques et mouvement du bain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of PTFE vapours in a high-voltage circuit breaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Stadler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+                <w:t xml:space="preserve">Dannet Randrianarivao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reichert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE XII : Colloque sur les Arcs Electriques,Toulouse France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases31st Granada, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885842v1</w:t>
+                <w:t xml:space="preserve">hal-03885809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion sur différentes formulations des équations de l’énergie dans les modèles plasmas thermiques à deux températures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude théorique de l’interaction arc matériau : vapeurs métalliques et mouvement du bain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XII : Colloque sur les Arcs Electriques,Toulouse France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885840v1</w:t>
+                <w:t xml:space="preserve">hal-03885842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des écoulements dans un disjoncteur Haute tension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Discussion sur différentes formulations des équations de l’énergie dans les modèles plasmas thermiques à deux températures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XII : Colloque sur les Arcs Electriques,Toulouse France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885843v1</w:t>
+                <w:t xml:space="preserve">hal-03885840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du couplage dynamique tension-pression dans une torche à plasma utilisée en projection thermique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation des écoulements dans un disjoncteur Haute tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dannet Randrianarivao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XII : Colloque sur les Arcs Electriques,Toulouse France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885839v1</w:t>
+                <w:t xml:space="preserve">hal-03885843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des forces à l’origine du déplacement d’un arc électrique dans un disjoncteur basse tension</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modélisation du couplage dynamique tension-pression dans une torche à plasma utilisée en projection thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Freton</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Coudert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XII : Colloque sur les Arcs Electriques,Toulouse France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885845v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du mouvement hudrodynamique d’un bain métallique dans une configuration d’arc transféré</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Etude des forces à l’origine du déplacement d’un arc électrique dans un disjoncteur basse tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XII : Colloque sur les Arcs Electriques,Toulouse France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885844v1</w:t>
+                <w:t xml:space="preserve">hal-03885845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation transitoire du comportement du plasma dans un disjoncteur haute tension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale du mouvement hydrodynamique d’un bain métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dannet Randrianarivao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">M. Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Freton</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIPE 2012 ,Antananarivo, Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885801v1</w:t>
+                <w:t xml:space="preserve">hal-03885805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du mouvement hydrodynamique d’un bain métallique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation transitoire du comportement du plasma dans un disjoncteur haute tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Stadler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dannet Randrianarivao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIPE 2012 ,Antananarivo, Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885805v1</w:t>
+                <w:t xml:space="preserve">hal-03885801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tomographie comme outil de caractérisation en plasma thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Franceries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13785,77 +13785,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du transfert d’énergie plasma-matériau sur un arc transféré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravo Ramanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIPE 2012 ,Antananarivo, Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13874,519 +13874,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’une modélisation transitoire d’un disjoncteur haute tension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Different approaches to represent the self-induced magnetic field in thermal plasma configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petchanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonifanjaniaina Andrianantoandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE X Limoges, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">XIXth Symposium on Physics of Switching Arc, FSO, CZECH REPUBLIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, FSO, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885872v1</w:t>
+                <w:t xml:space="preserve">hal-03885806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du transfert d’énergie entre un arc électrique et le matériau d’anode sur une configuration 2D transitoire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Applicability of different radiation models for the simulation of the hot gas flow in SF6 circuit breakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petchanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE X Limoges, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Limoges, France</w:t>
+              <w:t xml:space="preserve">XIXth Symposium on Physics of Switching Arc, FSO CZECH REPUBLIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, FSO, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885846v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different approaches to represent the self-induced magnetic field in thermal plasma configurations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mise en place d’une modélisation transitoire d’un disjoncteur haute tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dannet Randrianarivao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth Symposium on Physics of Switching Arc, FSO, CZECH REPUBLIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, FSO, Czech Republic</w:t>
+              <w:t xml:space="preserve">CAE X Limoges, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885806v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of different radiation models for the simulation of the hot gas flow in SF6 circuit breakers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimation du transfert d’énergie entre un arc électrique et le matériau d’anode sur une configuration 2D transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravo Ramanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth Symposium on Physics of Switching Arc, FSO CZECH REPUBLIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, FSO, Czech Republic</w:t>
+              <w:t xml:space="preserve">CAE X Limoges, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885808v1</w:t>
+                <w:t xml:space="preserve">hal-03885846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arcs libres 3D sous Code-Saturne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE X Limoges, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14424,64 +14424,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des écarts à l’équilibre thermique dans un plasma d’arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zo Alain Ranarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE X Limoges, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14519,77 +14519,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental quantification of transient heat flux deposited by thermal plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravo Ramanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14621,757 +14621,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessity to well validating plasma and material characteristics in a simple configuration before investigation in complex geometries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical studies of an oxygen plasma cutting torch. Arc – material interaction and plasma jet characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Pacheco-Pacheco</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2009: XXIX International Conference on Phenomena in Ionized Gases, Cancún, México</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t>
+              <w:t xml:space="preserve">International Round Table on Thermal Plasmas, Alexandria, Egypt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Alexandria, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884805v1</w:t>
+                <w:t xml:space="preserve">hal-04151216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic reconstruction on 3D object</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation tridimensionnelle temporelle d’un arc libre : étude de l’influence des vapeurs métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Escallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Benech</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2009: XXIX International Conference on Phenomena in Ionized Gases, Cancún, México</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t>
+              <w:t xml:space="preserve">CAE IX: 9ème Colloque sur les arcs électriques, Nice Sophia Antipolis, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884806v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">spectroscopic experimental set-up for 3D objects in thermal plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Necessity to well validating plasma and material characteristics in a simple configuration before investigation in complex geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Benech</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valvidia-Barrientos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pacheco-Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth Symposium on physics of switching arc, Brno, Czech Republic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">ICPIG 2009: XXIX International Conference on Phenomena in Ionized Gases, Cancún, México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885800v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation tridimensionnelle temporelle d’un arc libre : étude de l’influence des vapeurs métalliques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tomographic reconstruction on 3D object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Pacheco</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE IX: 9ème Colloque sur les arcs électriques, Nice Sophia Antipolis, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">ICPIG 2009: XXIX International Conference on Phenomena in Ionized Gases, Cancún, México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884802v1</w:t>
+                <w:t xml:space="preserve">hal-03884806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des écarts a l’équilibre thermique dans un plasma d’arc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">spectroscopic experimental set-up for 3D objects in thermal plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Freton</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE IX: 9ème Colloque sur les arcs électriques, Nice Sophia Antipolis, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">XVIIIth Symposium on physics of switching arc, Brno, Czech Republic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884803v1</w:t>
+                <w:t xml:space="preserve">hal-03885800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental quantification of transient heat flux deposited by an electric arc to a carbon anode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude des écarts a l’équilibre thermique dans un plasma d’arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zo Alain Ranarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2009: XXIX International Conference on Phenomena in Ionized Gases, Cancún, México</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t>
+              <w:t xml:space="preserve">CAE IX: 9ème Colloque sur les arcs électriques, Nice Sophia Antipolis, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884804v1</w:t>
+                <w:t xml:space="preserve">hal-03884803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification transitoire du flux d’énergie déposé par un plasma thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravo Ramanantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Franceries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15403,1621 +15390,1634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical studies of an oxygen plasma cutting torch. Arc – material interaction and plasma jet characteristics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental quantification of transient heat flux deposited by an electric arc to a carbon anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravo Ramanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Gleizes</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Round Table on Thermal Plasmas, Alexandria, Egypt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Alexandria, Egypt</w:t>
+              <w:t xml:space="preserve">ICPIG 2009: XXIX International Conference on Phenomena in Ionized Gases, Cancún, México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151216v1</w:t>
+                <w:t xml:space="preserve">hal-03884804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of the arc cathode interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Theoretical Estimation of the arc root position in a hallow cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Teulet</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Escallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GD 2008: 17th Int. Conf on Gas Discharges and their applications, Cardiff, UNITED KINGDOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cardiff, United Kingdom. pp.157-160</w:t>
+              <w:t xml:space="preserve">10th HTPP: High Temperature Plasma Processes Conference, Patras, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884733v1</w:t>
+                <w:t xml:space="preserve">hal-03884797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography reconstruction of temperature field in thermal plasmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">2D modelling of the arc/cathode interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th HTPP: High Temperature Plasma Processes Conference, Patras, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884798v1</w:t>
+                <w:t xml:space="preserve">hal-03884800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental principles for thermal plasma modelling: Comparison experiment – model for a free-burning arc configuration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Study of the arc-electrode interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manitra Razafinimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Plasma Physics and Laser Induced Breakdown Spectroscopy, Tunis, TUNISIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">10th HTPP: High Temperature Plasma Processes Conference, Patras, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151215v1</w:t>
+                <w:t xml:space="preserve">hal-03884799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D modelling of the arc/cathode interaction</w:t>
+                <w:t xml:space="preserve">3D modelling of the arc cathode interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th HTPP: High Temperature Plasma Processes Conference, Patras, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Patras, Greece</w:t>
+              <w:t xml:space="preserve">GD 2008: 17th Int. Conf on Gas Discharges and their applications, Cardiff, UNITED KINGDOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cardiff, United Kingdom. pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884800v1</w:t>
+                <w:t xml:space="preserve">hal-03884733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the arc-electrode interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Tomography reconstruction of temperature field in thermal plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Masquère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th HTPP: High Temperature Plasma Processes Conference, Patras, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884799v1</w:t>
+                <w:t xml:space="preserve">hal-03884798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Measurements on 3D objects in thermal plasmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fundamental principles for thermal plasma modelling: Comparison experiment – model for a free-burning arc configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cressault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GD 2008: 17th Int. Conf on Gas Discharges and their applications, Cardiff, UNITED KINGDOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cardiff, United Kingdom. pp.597-600</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Plasma Physics and Laser Induced Breakdown Spectroscopy, Tunis, TUNISIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884732v1</w:t>
+                <w:t xml:space="preserve">hal-04151215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Estimation of the arc root position in a hallow cathode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic Measurements on 3D objects in thermal plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Escallier</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th HTPP: High Temperature Plasma Processes Conference, Patras, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Patras, Greece</w:t>
+              <w:t xml:space="preserve">GD 2008: 17th Int. Conf on Gas Discharges and their applications, Cardiff, UNITED KINGDOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cardiff, United Kingdom. pp.597-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884797v1</w:t>
+                <w:t xml:space="preserve">hal-03884732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’interaction arc-cathode</w:t>
+                <w:t xml:space="preserve">Theoretical study of the cathode region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cayla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Teulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE VIII: 8ème Colloque sur les Arcs Electriques, Rouen, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Rouen, France</w:t>
+              <w:t xml:space="preserve">XVIIth Symposium on Physics of Switching Arc Brno, Czech Republic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Brno, Czech Republic. pp.45-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884731v1</w:t>
+                <w:t xml:space="preserve">hal-03884725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination expérimentale de la température dans les plasmas thermiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Discussion on differences between theoretical and experimental temperatures determination in LV circuit breaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Franceries</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE VIII: 8ème Colloque sur les Arcs Electriques, Rouen, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Rouen, France</w:t>
+              <w:t xml:space="preserve">XVIIth Symposium on Physics of Switching Arc Brno, Czech Republic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Brno, Czech Republic. pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884729v1</w:t>
+                <w:t xml:space="preserve">hal-03884724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation tridimensionnelle du déplacement du pied d'arc dans une torche à cathode creuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l’interaction arc-cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Conte</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE VIII: 8ème Colloque sur les Arcs Electriques, Rouen, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884730v1</w:t>
+                <w:t xml:space="preserve">hal-03884731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modelling of the cathodic arc root movement in a hollow cathode of a thermal plasma torch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Détermination expérimentale de la température dans les plasmas thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Conte</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Franceries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague Czech republic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.1770-1773</w:t>
+              <w:t xml:space="preserve">CAE VIII: 8ème Colloque sur les Arcs Electriques, Rouen, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884727v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude tridimensionnelle du transfert d’énergie entre un arc et un matériau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modélisation tridimensionnelle du déplacement du pied d'arc dans une torche à cathode creuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Freton</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boursereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE VIII: 8ème Colloque sur les Arcs Electriques, Rouen, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, rouen, France</w:t>
+              <w:t xml:space="preserve">, 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884728v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the cathode region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D modelling of the cathodic arc root movement in a hollow cathode of a thermal plasma torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth Symposium on Physics of Switching Arc Brno, Czech Republic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Brno, Czech Republic. pp.45-48</w:t>
+              <w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague Czech republic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.1770-1773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884725v1</w:t>
+                <w:t xml:space="preserve">hal-03884727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on differences between theoretical and experimental temperatures determination in LV circuit breaker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude tridimensionnelle du transfert d’énergie entre un arc et un matériau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Masquère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Gleizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth Symposium on Physics of Switching Arc Brno, Czech Republic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Brno, Czech Republic. pp.69-72</w:t>
+              <w:t xml:space="preserve">CAE VIII: 8ème Colloque sur les Arcs Electriques, Rouen, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884724v1</w:t>
+                <w:t xml:space="preserve">hal-03884728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17048,77 +17048,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude 2D/3D d’une torche « A cascade »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Sambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17173,64 +17173,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL SIMULATION OF VACUUM ARC UNDER DIFFERENT AXIAL MAGNETIC FIELDS AND DIFFERENT EROSION RATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17294,90 +17294,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraction molaire pour les mélanges Air-AgC et Air-AgSnO2 dans un plasma à et hors de l’équilibre thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malyk Benmouffok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Chnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
@@ -17432,64 +17432,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coseru Sergiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE15, 15ème colloque sur les arcs électriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17527,77 +17527,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevés d'Usures de Cathode d'une Torche de Découpe à Plasma d'Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lekic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE15, 15ème colloque sur les arcs électriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17654,51 +17654,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découpe des métaux par plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17781,64 +17781,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude Théorique de la Coupure Haute Tension par Arc dans le Vide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17927,90 +17927,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL SIMULATION OF VACUUM ARC UNDER DIFFERENT AXIAL MAGNETIC FIELDS AND DIFFERENT EROSION RATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Freton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadz Petchanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Jacques Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18197,51 +18197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.D. Razafindrasata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crevenat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i2.385" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivero Mick Darrys Razafindrasata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.3.226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monnoyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.390" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356814v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sleiman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Planche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132529" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Reichert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadz Petchanka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.3.208" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalen Gatri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.369" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sambou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.3.190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356858v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.2.170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Coseru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafederica Urbano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113714" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01867-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29391/2024.103.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4812715" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2024.1.12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabert S&#233;bastien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v8i1.345" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2023.3.159" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyk Benmouffok" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023230072" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2023.2.94" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220263" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godinaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camy-Peyret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105479" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753408v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac2a76" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2020.1.16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriniaina Harry Solo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2020.3.52" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2020.1.21" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harry Solo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2019.2.161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9050929" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.221" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D&#233;plaude" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2019.3.256" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324105v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Laforest" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.scit.20180802.02" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Stadler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7040373" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v3i2.139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaharivony Pascal Ratovoson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Masqu&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/25/255202" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petchanka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reichert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/13/135201" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795889v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2016.1235878" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795885v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyeux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pechanka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2015.2450536" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Beatriz Hernandez Hidalgo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2327244" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Franceries" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2329132" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795880v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/49/495203" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646921v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/34/345202" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795754v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876534300902020105" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Benech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02602280910986638" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-FMQ64ZNC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795747v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927378" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Escallier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. von Ootegem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.920895" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/18/016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-05XZXFGN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795746v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v11.i3.80" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742882v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942845v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238207v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218093v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238470v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238229v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Salito" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228150v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petchanka Arkadz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03335280v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03286978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lekic" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798054v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798029v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carpintero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798068v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798061v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798078v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Robert-Arnouil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lamarcade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798034v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chnani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798056v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359163v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359166v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885917v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885937v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885921v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Courrege" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835108v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-diab" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marty-Dessus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151217v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151218v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151220v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885914v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885913v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151219v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885915v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526594v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151221v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885916v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885940v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmouffok" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885938v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885880v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885877v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Nuglisch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885879v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885875v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'I Maeva Yamatay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885809v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannet Randrianarivao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885810v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885838v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885841v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Choquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885842v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stadler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885843v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885839v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krowka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Coudert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885844v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885801v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885805v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885803v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franceries" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885804v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravo Ramanantsoa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885872v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885846v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonifanjaniaina Andrianantoandro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885873v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885874v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Alain Ranarijaona" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885807v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pacheco" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884805v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valvidia-Barrientos" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pacheco-Pacheco" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884806v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885800v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884802v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884803v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884804v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884801v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151216v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884733v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884798v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151215v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884800v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884799v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884732v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884797v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884731v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884729v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884730v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boursereau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884727v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884728v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884725v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884724v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05006616v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228275v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03278976v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797981v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coseru Sergiu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797987v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048777v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130787v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126550v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sleiman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Seulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Planche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132529" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.D. Razafindrasata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Freton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Pham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crevenat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i2.385" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monnoyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.390" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivero Mick Darrys Razafindrasata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.3.226" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Reichert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadz Petchanka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.3.208" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J Gonzalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsalen Gatri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v9i1.369" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Sambou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.3.190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356858v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2025.2.170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Coseru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annafederica Urbano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113714" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-024-01867-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chabert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29391/2024.103.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4812715" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740888v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2024.1.12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malyk Benmouffok" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2023230072" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2023.2.94" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabert S&#233;bastien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/jitipee.v8i1.345" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04125471v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725949v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2023.3.159" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220263" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godinaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Camy-Peyret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105479" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753408v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac2a76" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900609v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2020.1.16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriniaina Harry Solo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2020.3.52" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2020.1.21" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harry Solo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2019.2.161" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9050929" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.221" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D&#233;plaude" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/ppt.2019.3.256" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324105v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Laforest" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.scit.20180802.02" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Stadler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7040373" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v3i2.139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Masqu&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2016.1235878" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795743v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaharivony Pascal Ratovoson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manitra Razafinimanana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/25/255202" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795884v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petchanka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reichert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/13/135201" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pechanka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2015.2450536" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795885v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joyeux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795882v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2329132" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795883v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Beatriz Hernandez Hidalgo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2327244" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795881v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Franceries" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795880v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/49/495203" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646921v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/34/345202" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795754v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876534300902020105" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Benech" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02602280910986638" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-FMQ64ZNC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cayla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.927378" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795749v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gleizes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Escallier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. von Ootegem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2008.920895" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795746v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v11.i3.80" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795744v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/18/016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-05XZXFGN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742882v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04766057v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238229v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Salito" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228150v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petchanka Arkadz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218093v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239421v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238207v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Adam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238470v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798061v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03335280v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03286978v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lekic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798054v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798029v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Carpintero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798068v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798078v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Robert-Arnouil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lamarcade" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798034v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chnani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798056v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359146v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359163v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359166v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885919v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151218v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885917v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885937v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885921v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Courrege" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885918v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835108v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-diab" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marty-Dessus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885920v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151217v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885916v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151220v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885913v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teulet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885914v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151219v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885915v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526594v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bauchire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151221v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885938v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885940v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmouffok" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885880v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885877v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Nuglisch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885879v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885875v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra'I Maeva Yamatay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885844v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stadler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885810v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885838v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885841v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Choquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885809v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dannet Randrianarivao" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885842v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885840v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885843v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885839v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krowka" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Coudert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885845v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885805v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885801v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885803v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franceries" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885804v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravo Ramanantsoa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885806v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonifanjaniaina Andrianantoandro" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885808v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885872v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885846v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885873v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885874v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Alain Ranarijaona" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885807v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pacheco" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151216v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884802v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884805v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valvidia-Barrientos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pacheco-Pacheco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884806v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885800v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884801v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884804v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884797v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884800v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884799v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884733v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884798v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151215v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884732v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884725v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884724v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884731v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884729v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884730v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boursereau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Conte" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884727v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884728v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05006616v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228275v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03278976v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797981v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coseru Sergiu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797987v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048777v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130787v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126550v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>