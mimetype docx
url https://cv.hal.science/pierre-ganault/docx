--- v0 (2026-04-26)
+++ v1 (2026-05-22)
@@ -66,2540 +66,2674 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen science contributions to soil biodiversity research and conservation: insights from European studies</w:t>
+                <w:t xml:space="preserve">Tree community resource economics control soil food web multifunctionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Barantal</w:t>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Morillas</w:t>
+                <w:t xml:space="preserve">David Wardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Burton</w:t>
+                <w:t xml:space="preserve">Matty Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Sheard</w:t>
+                <w:t xml:space="preserve">Stephan Hattenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Froukje Rienks</w:t>
+                <w:t xml:space="preserve">Jurgen Bauhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 217, pp.106608. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-026-10455-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460236v1</w:t>
+                <w:t xml:space="preserve">hal-04967527v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking effect traits of soil fauna to processes of organic matter transformation</w:t>
+                <w:t xml:space="preserve">Citizen science contributions to soil biodiversity research and conservation: insights from European studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton M Potapov</w:t>
+                <w:t xml:space="preserve">Lourdes Morillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerrit Angst</w:t>
+                <w:t xml:space="preserve">Victoria Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ganault</w:t>
+                <w:t xml:space="preserve">Julie Sheard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria J I Briones</w:t>
+                <w:t xml:space="preserve">Froukje Rienks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (2), pp.446-461. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 217, pp.106608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859641v1</w:t>
+                <w:t xml:space="preserve">hal-05460236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent macrodetritivore functional diversity and identity effects on litter mass loss under drought in a Mediterranean forest understory model ecosystem</w:t>
+                <w:t xml:space="preserve">Biotic interactions and environmental filtering both determine earthworm alpha and beta diversity in tropical rainforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mika Lemoine</w:t>
+                <w:t xml:space="preserve">Arnaud Goulpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Milcu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Barantal</w:t>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109918⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (9), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-025-05788-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369602v1</w:t>
+                <w:t xml:space="preserve">hal-05242659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic interactions and environmental filtering both determine earthworm alpha and beta diversity in tropical rainforests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistent macrodetritivore functional diversity and identity effects on litter mass loss under drought in a Mediterranean forest understory model ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Hedde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ganault</w:t>
+                <w:t xml:space="preserve">Mika Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-025-05788-z⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.109918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242659v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of Collembola communities to extreme drought is moderated by land use at a regional scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Linking effect traits of soil fauna to processes of organic matter transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton M Potapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Angst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Rakoto</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J I Briones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105751⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (2), pp.446-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04920048v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting earthworm diversity in tropical rainforests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Resilience of Collembola communities to extreme drought is moderated by land use at a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rakoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.07697⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.105751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994067v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms and plants can decrease soil greenhouse gas emissions by modulating soil moisture fluctuations and soil macroporosity in a mesocosm experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dissecting earthworm diversity in tropical rainforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Goulpeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ammar Shihan</w:t>
+                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eugénie Maggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289859⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (6), pp.e07697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.07697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552879v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil BON Earthworm -A global initiative on earthworm distribution, traits, and spatiotemporal diversity patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helen R P Phillips</w:t>
+                <w:t xml:space="preserve">Conceptualizing soil fauna effects on labile and stabilized soil organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Angst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Anton Potapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Šárka Angst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Frouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25674/362⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.5005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-49240-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04528755v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualizing soil fauna effects on labile and stabilized soil organic matter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Šárka Angst</w:t>
+                <w:t xml:space="preserve">Soil BON Earthworm -A global initiative on earthworm distribution, traits, and spatiotemporal diversity patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Frouz</w:t>
+                <w:t xml:space="preserve">Christian Ristok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen R P Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-49240-x⟩</w:t>
+              <w:t xml:space="preserve">Soil Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (1), pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25674/362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04639231v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of earthworm communities along an elevational gradient in the French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthworms and plants can decrease soil greenhouse gas emissions by modulating soil moisture fluctuations and soil macroporosity in a mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Gabriac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Aranda-Delgado</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Cimetière</w:t>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103477⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0289859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0289859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050281v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tree species richness and identity on saprophagous macroarthropod abundance and species richness in some European forest types</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental drivers of earthworm communities along an elevational gradient in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Coq</w:t>
+                <w:t xml:space="preserve">Quentin Gabriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+                <w:t xml:space="preserve">Isabelle Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Aranda-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Cimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.120862⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 116, pp.103477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258361v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et structure physique des sols : une vision spatialisée du fonctionnement des sols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Influence of tree species richness and identity on saprophagous macroarthropod abundance and species richness in some European forest types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Trap</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 534, pp.120862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.120862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744198v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sOilFauna - a global synthesis effort on the drivers of soil macrofauna communities and functioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana C Antunes</w:t>
+                <w:t xml:space="preserve">Faeces traits as unifying predictors of detritivore effects on organic matter turnover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie L C Bartz</w:t>
+                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25674/so94iss2id282⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 422, pp.115940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798864v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf litter morphological traits, invertebrate body mass and phylogenetic affiliation explain the feeding and feces properties of saprophagous macroarthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shéhérazade Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 109, pp.103383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2021.103383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faeces traits as unifying predictors of detritivore effects on organic matter turnover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Biodiversité et structure physique des sols : une vision spatialisée du fonctionnement des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ganault</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.153-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736173v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations des sols de collégiens urbains à l’épreuve d’expériences de jardinage</w:t>
+                <w:t xml:space="preserve">sOilFauna - a global synthesis effort on the drivers of soil macrofauna communities and functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Scheromm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ganault</w:t>
+                <w:t xml:space="preserve">Ana C Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beryl Muller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana E Bonato Asato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie L C Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (2), pp.111-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25674/so94iss2id282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467024v1</w:t>
+                <w:t xml:space="preserve">hal-03798864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of tree species richness, tree functional type, and microenvironment for soil macrofauna communities in European forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The Way Soil Organisms Look Can Help Us Understand Their Importance. Frontiers for young minds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-021-04931-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.562430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frym.2021.562430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280113v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Way Soil Organisms Look Can Help Us Understand Their Importance. Frontiers for young minds.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Relative importance of tree species richness, tree functional type, and microenvironment for soil macrofauna communities in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frym.2021.562430⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196 (2), pp.455-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-021-04931-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195881v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les représentations des sols de collégiens urbains à l’épreuve d’expériences de jardinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Javelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scheromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ganault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beryl Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.219-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels enjeux sont associés à la biodiversité des sols ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Barantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren M. Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/EFFGEC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2609,663 +2743,663 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource economics of tree communities control soil food web multifunctionality in European forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Wardle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matty P Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hättenschwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Bauhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées TEBIS 2025, 13e édition, Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large database on functional traits for soil ecologists: BETSI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beaumelle Léa</w:t>
+                <w:t xml:space="preserve">Module Éducation à la Transition Écologique (ETE) à l'université de Montpellier : retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.523-528</w:t>
+              <w:t xml:space="preserve">10. Journées Scientifiques NUMEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581637v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence that earthworms increase soil greenhouse gas emissions (CO2 and N2O) in the presence of plants and soil-moisture fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module Éducation à la Transition Écologique (ETE) à l'université de Montpellier : retour d'expérience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Chenaud</w:t>
+                <w:t xml:space="preserve">A large database on functional traits for soil ecologists: BETSI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaumelle Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Scientifiques NUMEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.523-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428625v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'outil Atelier Moodle pour apprendre à rédiger un compte rendu de travaux pratiques en biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Adam Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehan-Hervé Lignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aithamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Apprendre, Transmettre, Innover à et par l'Université Saison_2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche interdisciplinaire IDEFI-UM3D, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3275,288 +3409,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Module doctoral expérimental AUTOMNE : Ateliers Pratiques d'éducation à la Transition Ecologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETES2024 Enseigner les Transitions Ecologiques et Sociales dans le Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bordeaux, France. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2760/17791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse, contenu et perspectives d'un module expérimental d'éducation à la transition écologique à la Faculté des Sciences de l'université de Montpellier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bardet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ETES 2023 : Enseigner les transitions écologiques et sociales dans le supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3566,147 +3700,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence that earthworms increase soil greenhouse gas emissions (CO 2 and N 2 O) in the presence of plants and soil moisture fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Shihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3716,114 +3850,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">interactions plantes - macroinvertébrés du sol dans les forêts européennes : structuration des communautés et interactions avec la microfaune en contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Montpellier, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020MONTG064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03329696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3970,51 +4104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Morillas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Burton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sheard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje Rienks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106608" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton M Potapov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Angst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lemoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109918" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goulpeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05788-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bahri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakoto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105751" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07697" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552879v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289859" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ristok" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/362" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639231v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Angst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Frouz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49240-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aranda-Delgado" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103477" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258361v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.120862" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03798864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Antunes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana E Bonato Asato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so94iss2id282" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Lucas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103383" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115940" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Muller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M. Gillespie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04931-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2021.562430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/EFFGEC" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Wardle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P Berg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8599" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cucchi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Adam Ali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Herv&#233; Lignot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Godefroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aithamza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961844v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/17791" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830111v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03329696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTG064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967527v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wardle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hattenschwiler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Bauhus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10455-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Morillas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Burton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sheard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froukje Rienks" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106608" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242659v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goulpeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05788-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lemoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan H&#228;ttenschwiler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109918" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton M Potapov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Angst" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14720" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bahri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakoto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105751" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07697" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Angst" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Frouz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49240-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ristok" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/362" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552879v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Shihan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0289859" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aranda-Delgado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103477" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258361v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.120862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115940" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh&#233;h&#233;razade Lucas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2021.103383" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744198v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03798864v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Antunes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana E Bonato Asato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/so94iss2id282" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2021.562430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren M. Gillespie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04931-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Javelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Muller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/EFFGEC" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312255v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Wardle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P Berg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428625v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chenaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8599" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935404v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cucchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Adam Ali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Herv&#233; Lignot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Godefroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aithamza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961844v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rousseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/17791" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03329696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTG064" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>