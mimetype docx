--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1556,217 +1556,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Framework Agreements and the Control of Global Value Chain</w:t>
+                <w:t xml:space="preserve">Les accords-cadres internationaux ou les syndicats comme acteur de la surveillance dans les firmes multinationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Ilera World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque international du CRIMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02148668v1</w:t>
+                <w:t xml:space="preserve">halshs-02148676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les accords-cadres internationaux ou les syndicats comme acteur de la surveillance dans les firmes multinationales</w:t>
+                <w:t xml:space="preserve">Global Framework Agreements and the Control of Global Value Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du CRIMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">18th Ilera World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02148676v1</w:t>
+                <w:t xml:space="preserve">halshs-02148668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civil Society Meta-Organizations and Legitimating Processes The case of the addiction field in France</w:t>
               </w:r>
@@ -1962,243 +1962,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NPOs’ mergers: Looking for legitimacy? The specific case of mergers between federations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-organizational restructurings: motivations, processes and effects. The case of the non-profit field in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Human Resource Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02274265v1</w:t>
+                <w:t xml:space="preserve">hal-03259932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-organizational restructurings: motivations, processes and effects. The case of the non-profit field in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NPOs’ mergers: Looking for legitimacy? The specific case of mergers between federations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human Resource Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">EGOS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259932v1</w:t>
+                <w:t xml:space="preserve">halshs-02274265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Information and consultation help to preserve employment ?</w:t>
               </w:r>
@@ -3165,51 +3165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9988" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856662v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2024.101394" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04115-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2020.101094" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-019-00094-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035903ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.153.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Khalidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.072.0091" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726708094913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5W2559W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallemand-Stempak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256598v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148668v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259932v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon R&#233;mi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ph&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Servel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04874019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9988" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856662v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2024.101394" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04115-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2020.101094" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-019-00094-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035903ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.153.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Khalidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.072.0091" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726708094913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5W2559W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallemand-Stempak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256598v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon R&#233;mi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ph&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Servel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04874019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>