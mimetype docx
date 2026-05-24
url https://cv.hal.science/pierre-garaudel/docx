--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1556,217 +1556,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les accords-cadres internationaux ou les syndicats comme acteur de la surveillance dans les firmes multinationales</w:t>
+                <w:t xml:space="preserve">Global Framework Agreements and the Control of Global Value Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du CRIMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">18th Ilera World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02148676v1</w:t>
+                <w:t xml:space="preserve">halshs-02148668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Framework Agreements and the Control of Global Value Chain</w:t>
+                <w:t xml:space="preserve">Les accords-cadres internationaux ou les syndicats comme acteur de la surveillance dans les firmes multinationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Ilera World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque international du CRIMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02148668v1</w:t>
+                <w:t xml:space="preserve">halshs-02148676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civil Society Meta-Organizations and Legitimating Processes The case of the addiction field in France</w:t>
               </w:r>
@@ -1962,243 +1962,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-organizational restructurings: motivations, processes and effects. The case of the non-profit field in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NPOs’ mergers: Looking for legitimacy? The specific case of mergers between federations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human Resource Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">EGOS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259932v1</w:t>
+                <w:t xml:space="preserve">halshs-02274265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NPOs’ mergers: Looking for legitimacy? The specific case of mergers between federations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-organizational restructurings: motivations, processes and effects. The case of the non-profit field in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Human Resource Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02274265v1</w:t>
+                <w:t xml:space="preserve">hal-03259932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Information and consultation help to preserve employment ?</w:t>
               </w:r>
@@ -2422,172 +2422,276 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méta-organisations de la société civile (MOSC) : quels rôles et quels enjeux de légitimité ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-organizations and other inter-organizational arrangements in the French women's cause field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'état du management 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A World of Meta-Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.172-192, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781035342228.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077341v1</w:t>
+                <w:t xml:space="preserve">hal-05624416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les méta-organisations de la société civile (MOSC) : quels rôles et quels enjeux de légitimité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'état du management 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.97-107, 2025, Repères, 9782348087653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du contrôle du motif économique au contrôle des conditions de départ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2607,51 +2711,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Allouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, p1326-1328, 2012, 978-2-311-00730-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02021591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2661,256 +2765,256 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les accords-cadres internationaux : étude comparative des ACI conclus par les entreprises françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourguignon Rémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Phé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Servel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IAE Paris; Université Paris Dauphine. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chèque syndical chez Axa : Entre mode de financement et outil de syndicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dialogues. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02021580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2920,105 +3024,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méta-organisations, entre réalités inter-organisationnelles et actorité organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Lorraine, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04874019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3165,51 +3269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9988" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856662v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2024.101394" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04115-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2020.101094" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-019-00094-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035903ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.153.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Khalidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.072.0091" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726708094913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5W2559W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallemand-Stempak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256598v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259932v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon R&#233;mi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ph&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Servel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04874019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263049v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garaudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9988" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856662v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2024.101394" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779150v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020905v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-019-04115-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2020.101094" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11266-019-00094-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035903ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.153.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Khalidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.072.0091" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726708094913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5W2559W0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallemand-Stempak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256598v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148668v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259932v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Coron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035342228.00021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021591v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon R&#233;mi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ph&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Servel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021580v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04874019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>